--- v0 (2025-12-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="041e8dd" w14:textId="041e8dd">
+    <w:p w14:paraId="112ef0f" w14:textId="112ef0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -308,332 +308,383 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр индустрии и инфраструктурного развития</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р. Скляр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -743,130 +794,232 @@
               </w:rPr>
               <w:t>от 10 июля 2019 года № 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Утратил силу приказом Министра индустрии и инфраструктурного развития РК от 04.02.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу приказом Министра индустрии и инфраструктурного развития РК от 04.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535, опубликован 31 декабря  2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -899,250 +1052,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденный указанным приказом изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 2. Правила и квалификационные требования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1155,150 +1308,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Для прохождения аккредитации заявители предоставляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сведения в соответствии с разрешительными требованиями предъявляемым к организациям по управлению проектами в области архитектуры, градостроительства и строительства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1407,110 +1560,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Срок выдачи свидетельства об аккредитации составляет 20-40 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Уполномоченный орган в указанный срок выдает свидетельство об аккредитации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1543,250 +1696,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 2. Правила по аккредитации аттестационных центров по аттестации инженерно-технических работников участвующих в процессе проектирования и строительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1799,150 +1952,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Для прохождения аккредитации заявители предоставляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сведения и документы в соответствии с разрешительными требованиями согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1955,70 +2108,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Срок выдачи свидетельства со дня принятия полного комплекта документов от заявителя составляет 10 (десять) рабочих дней.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3099,1442 +3252,1442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2015 года № 709</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z946" w:id="34"/>
+    <w:bookmarkStart w:name="z946" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z947" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z947" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z948" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z948" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности (далее – Правила и разрешительные требования), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z949" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z949" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила и разрешительные требования регламентируют процедуру аккредитации организаций осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z950" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z950" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах применяются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z951" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z951" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитованная организация – юридическое лицо, прошедшее в установленном порядке процедуру аккредитации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z952" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z952" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредитация – процедура официального признания уполномоченным органом компетентности полномочий организаций осуществляющих инжиниринговые услуги по техническому надзору или экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z953" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z953" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реестр субъектов аккредитации – единый список учета субъектов аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z954" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z954" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) свидетельство об аккредитации – документ, выдаваемый уполномоченным органом, удостоверяющий компетентность субъектов аккредитации осуществлять инжиниринговые услуги по техническому надзору или экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z955" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z955" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявитель – юридическое лицо, претендующее на получение свидетельства об аккредитации в качестве организации осуществляющей инжиниринговые услуги по техническому надзору или экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z956" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z956" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган – ведомство центрального государственного органа, осуществляющего руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z957" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z957" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аккредитация предусматривает следующие основные этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z958" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z958" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассмотрение документов заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z959" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z959" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление соответствия заявителя разрешительным требованиям, производится без выезда и посещения заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z960" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z960" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие решения об аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z961" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z961" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оформление, регистрация и выдача свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z962" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z962" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Срок рассмотрения документов и принятия решения о выдаче свидетельства об аккредитации составляет 20-40 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z963" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z963" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае изменения организационно-правовой формы аккредитованная организация проходит процедуру аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z964" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z964" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Приостановление, возобновление действия, лишение (отзыв) свидетельства об аккредитации осуществляется в порядке и (или) по основаниям, предусмотренным статьей 47 Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z965" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z965" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Не допускается осуществление деятельности организацией, без наличия действующего свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z966" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z966" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Разрешительные требования и порядок проведения аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z967" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z967" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z968" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z968" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление по форме согласно приложению 1 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z969" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z969" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) форма сведений, для прохождения аккредитации организацией осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности согласно приложению 2 к настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z970" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z970" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для прохождения и подтверждения аккредитации заявители соответствуют следующим разрешительным требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z971" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z971" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для осуществления технического надзора на технически и технологически сложных объектах первого уровня ответственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z972" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z972" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих технический надзор на объектах первого уровней ответственности, в том числе по специализациям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z973" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z973" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам первого уровня ответственности – в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z974" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z974" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам первого уровня ответственности – в части инженерных сетей (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z975" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z975" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам первого уровня ответственности – в части технологического оборудования (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z976" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z976" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z977" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z977" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z978" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z978" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь нормативную документацию, необходимую для выполнения возложенных обязанностей и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z979" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z979" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для осуществления технического надзора на технически и технологически сложных объектах второго уровня ответственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z980" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z980" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих технический надзор на объектах второго и третьего уровней ответственности, в том числе по специализациям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z981" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z981" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам второго и третьего уровней ответственности – в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z982" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z982" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам второго и третьего уровней ответственности – в части инженерных сетей (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z983" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z983" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам второго и третьего уровней ответственности – в части технологического оборудования (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z984" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z984" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z985" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z985" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z986" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z986" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь нормативную документацию, необходимую для выполнения возложенных обязанностей и функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z987" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z987" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Свидетельство об аккредитации организации, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, подтверждается один раз в два года со дня аккредитации или подтверждения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z988" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z988" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации в электронном виде согласно приложению 3 к настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z989" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z989" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для подтверждения действия свидетельства об аккредитации заявителями представляются документы, предусмотренные пунктом 9 настоящих Правил и разрешительных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z990" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z990" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Аккредитованные организации включаются в Реестр аккредитованных организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, по форме согласно приложению 4 к настоящим Правилам и разрешительным требованиям, который содержит совокупность информации о реквизитах юридического лица, дату выдачи и номер свидетельства об аккредитации, уровень ответственности, о наличии в штате специалистов, а также сведения о принятых в отношении данного юридического лица мерах ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z991" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z991" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Разрешительные требования и порядок проведения аккредитации организаций, осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z992" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z992" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z993" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z993" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление по форме согласно приложению 5 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z994" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z994" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) форма сведений, для прохождения аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, согласно приложению 6 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z995" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z995" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия диплома инженер-геодезиста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z996" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z996" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для прохождения аккредитации заявители соответствуют следующим разрешительным требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z997" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z997" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих техническое обследование надежности и устойчивости зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z998" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z998" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее одного аттестованного эксперта осуществляющего экспертизу проектов по специализации конструктивная часть;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z999" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z999" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее одного инженера-геодезиста (с опытом работы не менее трех лет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1000" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1000" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1001" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1001" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       иметь административно-производственную базу на праве собственности или аренды на срок более одного года (с государственной регистрацией в правовом кадастре), удовлетворяющие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитарных правил "Санитарно-эпидемиологические требования к административным и жилым зданиям", утвержденных приказом Министра здравоохранения Республики Казахстан от 26 октября 2018 года № ҚР ДСМ-29 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17769);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1002" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1002" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1003" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1003" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь нормативную документацию, необходимую для выполнения возложенных обязанностей и функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1004" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1004" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Свидетельство об аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, подтверждается один раз в два года со дня аккредитации или подтверждения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1005" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1005" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации в электронном виде согласно приложению 7 к настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1006" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1006" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для подтверждения действия свидетельства об аккредитации представляются документы, предусмотренные пунктом 15 настоящих Правил и разрешительных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z1007" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1007" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Аккредитованные организации включаются в Реестр аккредитованных организаций, осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, по форме согласно приложению 8 к настоящим Правилам и разрешительным требованиям, который содержит совокупность информации о реквизитах юридического лица, дату выдачи и номер свидетельства об аккредитации, наличии в штате специалистов, а также сведения о принятых в отношении данного юридического лица мерах ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z1008" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1008" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В Реестры аккредитованных организаций, предусмотренные пунктами 14 и 20 настоящих Правил и разрешительных требований вносятся изменения и дополнения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О порядке рассмотрения обращений физических и юридических лиц".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z1009" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1009" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, любые внесенные изменения и дополнения не влекут за собой нарушения действующего законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z1010" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1010" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аккредитованная организация должна соответствовать разрешительным требованиям предъявляемым как при выдаче свидетельства об аккредитации, так и на протяжении всего периода времени его действительности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4730,450 +4883,506 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1013" w:id="99"/>
+    <w:bookmarkStart w:name="z1013" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1014" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование уполномоченного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица, реквизиты бизнес-идентификационного номера)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1015" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве организации осуществляющего инжиниринговые</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услуги по техническому надзору на технически и технологически сложных объектах</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (соответствующий уровень ответственности) уровня ответственности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес_______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (индекс, город, район, область, улица, номер дома/здания</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(стационарного помещения), телефон, факс, е-mail)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Филиалы (представительства, объекты, пункты, участки)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (местонахождение и реквизиты)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковский счет ______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1016" w:id="102"/>
+    <w:bookmarkStart w:name="z1016" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1017" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1017" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них направляется любая информация по вопросам выдачи или отказа в выдаче свидетельства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1018" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1018" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       у заявителя отсутствует ограничения наложенное судом на занятие лицензируемым видом и (или) подвидом деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1019" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1019" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z1020" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1020" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z1021" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1021" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ________ ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z1022" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1022" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (подпись)             (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z1023" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1023" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "___" __________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5434,3735 +5643,3351 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1026" w:id="110"/>
+    <w:bookmarkStart w:name="z1026" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, для прохождения аккредитации организацией, осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1027" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1027" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о сотрудниках имеющих соответствующий аттестат эксперта технического надзора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№, дата выдачи и кем выдан аттестат эксперта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализация по аттестату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальность по диплому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по осуществлению технического надзора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие административных штрафов при осуществлении технического надзора на объекте строительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование объекта (согласно заключению экспертизы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата начала/дата завершения осуществления технического надзора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1028" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Аттестованные эксперты входят состав только одной организации осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1029" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Сведения о материально-технической оснащенности, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="715"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2040"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2935" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Наименование и марка средства измерения и контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№, дата выдачи и кем выдан аттестат эксперта</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специализация по аттестату</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальность по диплому</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+Срок эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения по осуществлению технического надзора</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Сроки поверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие административных штрафов при осуществлении технического надзора на объекте строительства</w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...181 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1030" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Сведения о наличии нормативной документаций, необходимых для выполнения возложенных обязанностей и функций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...155 lines deleted...]
-</w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1028" w:id="112"/>
+    <w:bookmarkStart w:name="z1031" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Аттестованные эксперты входят состав только одной организации осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
-[...19 lines deleted...]
-      2) Сведения о материально-технической оснащенности, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций:</w:t>
+      4) Сведения о наличии на праве собственности или привлечении аккредитованной лаборатории:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="882"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4190" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование и марка средства измерения и контроля</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1432" w:type="dxa"/>
+Наименование лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единица измерения</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="881" w:type="dxa"/>
+№ и дата аттестата об аккредитации лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1432" w:type="dxa"/>
+Описание области аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок эксплуатации</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1433" w:type="dxa"/>
+Документ, удостоверяющий право собственности или иное законное основание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сроки поверки</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="882" w:type="dxa"/>
+Месторасположение лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Примечание</w:t>
+Контактные телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1030" w:id="114"/>
-[...1483 lines deleted...]
-    <w:bookmarkStart w:name="z1032" w:id="116"/>
+    <w:bookmarkStart w:name="z1032" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях, указанных в настоящей форме сведений данных, обязуюсь своевременно сообщать в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z1033" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1033" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осведомлен, что за предоставление недостоверной информаций буду нести ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1034" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9423,296 +9248,312 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1037" w:id="119"/>
+    <w:bookmarkStart w:name="z1037" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    СВИДЕТЕЛЬСТВО ОБ АККРЕДИТАЦИИ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z1038" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1038" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              N 00000 Настоящее свидетельство об аккредитации выдано</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1039" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (юридический адрес) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1040" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на право осуществления инжиниринговых услуг по техническому надзору на технически и технологически сложных объектах _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (соответствующий уровень ответственности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1041" w:id="123"/>
+    <w:bookmarkStart w:name="z1041" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1042" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1042" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                АККРЕДИТОВАНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1043" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1043" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и внесен в реестр уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1044" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1044" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1045" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1045" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1046" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z1046" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ___________ "_____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9973,856 +9814,787 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1049" w:id="129"/>
+    <w:bookmarkStart w:name="z1049" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1380"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2081"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3937" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи и номер свидетельства об аккредитации, уровень ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3566" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о сотрудниках, состоящих в штате аккредитованной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2081" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о принятых мерах ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3937" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3566" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2081" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11087,398 +10859,438 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1052" w:id="130"/>
+    <w:bookmarkStart w:name="z1052" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1053" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование уполномоченного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование юридического лица, реквизиты бизнес- идентификационного номера)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1054" w:id="132"/>
+    <w:bookmarkStart w:name="z1054" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве организации осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1055" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (индекс, город, район, область, улица, номер дома/здания</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(стационарного помещения), телефон, факс, е-mail)Филиалы (представительства, объекты,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункты, участки) _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (местонахождение и реквизиты)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковский счет _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z1056" w:id="134"/>
+    <w:bookmarkStart w:name="z1056" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1057" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1057" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них направляется любая информация по вопросам выдачи или отказа в выдаче свидетельства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1058" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1058" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       у заявителя отсутствует ограничения наложенное судом на занятие лицензируемым видом и (или) подвидом деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1059" w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1059" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1060" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1060" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1061" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _________ ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)             (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1062" w:id="140"/>
+    <w:bookmarkStart w:name="z1062" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: " " __________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11739,3569 +11551,3249 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1065" w:id="141"/>
+    <w:bookmarkStart w:name="z1065" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, для прохождения аккредитации организации, осуществляющего экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1066" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1066" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о сотрудниках, имеющих соответствующие аттестаты по осуществлению экспертных работ по техническому обследованию надежности и устойчивости зданий и сооружений, по экспертизе градостроительной, предпроектной и проектно-сметной документации по специализации конструктивная часть и диплом инженера-геодезиста:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№, дата выдачи и кем выдан аттестат экс-пер-та</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализация по аттестату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальность по диплому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по осуществлению технического обследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие административных штрафов при осуществлении технического обследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1067" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Аттестованные эксперты входят состав только одной организации осуществляющего экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1068" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Сведения о наличии административно-производственной базы на праве собственности или аренды на срок более одного года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="885"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3635" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Функциональные составляющие административно-бытового помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№, дата выдачи и кем выдан аттестат экс-пер-та</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Площадь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специализация по аттестату</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Документ, удостоверяющий право собственности или иное законное основание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальность по диплому</w:t>
-[...73 lines deleted...]
-Наличие административных штрафов при осуществлении технического обследования</w:t>
+Адрес и кадастровый номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1069" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Сведения о материально-технической оснащенности, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование объекта</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заказчик</w:t>
-[...14 lines deleted...]
-          <w:p/>
+Наименование и марка средства измерения и контроля, компьютеров, лицензионных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки поверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...623 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1067" w:id="143"/>
+    <w:bookmarkStart w:name="z1070" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Аттестованные эксперты входят состав только одной организации осуществляющего экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
-[...19 lines deleted...]
-      2) Сведения о наличии административно-производственной базы на праве собственности или аренды на срок более одного года:</w:t>
+      4) Сведения о наличии нормативной документаций, необходимых для выполнения возложенных обязанностей и функций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1797"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2224"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональные составляющие административно-бытового помещения</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="772" w:type="dxa"/>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4642" w:type="dxa"/>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документ, удостоверяющий право собственности или иное законное основание</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2224" w:type="dxa"/>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес и кадастровый номер</w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1069" w:id="145"/>
+    <w:bookmarkStart w:name="z1071" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Сведения о материально-технической оснащенности, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов:</w:t>
+      5) Сведения о наличии на праве собственности или привлечении аккредитованной лаборатории:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1674"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="721"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5676" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование и марка средства измерения и контроля, компьютеров, лицензионных программ</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+Наименование лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единица измерения</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="719" w:type="dxa"/>
+№ и дата аттестата об аккредитации лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+Описание области аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок эксплуатации</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+Документ, удостоверяющий право собственности или иное законное основание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сроки поверки</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="721" w:type="dxa"/>
+Месторасположение лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Примечание</w:t>
+Контактные телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
-[...494 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1071" w:id="147"/>
-[...856 lines deleted...]
-    <w:bookmarkStart w:name="z1072" w:id="148"/>
+    <w:bookmarkStart w:name="z1072" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях, указанных в настоящей форме сведений данных, обязуюсь своевременно сообщать в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1073" w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1073" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осведомлен, что за предоставление недостоверной информаций буду нести ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1074" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество. (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15562,263 +15054,275 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1077" w:id="151"/>
+    <w:bookmarkStart w:name="z1077" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          СВИДЕТЕЛЬСТВО ОБ АККРЕДИТАЦИИ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1078" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1078" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    N 00000 Настоящее свидетельство об аккредитации выдано</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1079" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (юридический адрес) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1080" w:id="154"/>
+    <w:bookmarkStart w:name="z1080" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на право осуществления экспертных работ по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1081" w:id="155"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1081" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      АККРЕДИТОВАНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1082" w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1082" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и внесен в реестр уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1083" w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1083" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1084" w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1084" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1085" w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1085" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ___________ "_____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16079,856 +15583,787 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1088" w:id="160"/>
+    <w:bookmarkStart w:name="z1088" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных организаций осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1518"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2288"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи и номер свидетельства об аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3921" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о сотрудниках, состоящих в штате экспертной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о принятых мерах ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3921" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17206,243 +16641,255 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1092" w:id="161"/>
+    <w:bookmarkStart w:name="z1092" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Свидетельство об аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1093" w:id="162"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1093" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    N 00000 Настоящее свидетельство об аккредитации выдано</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1094" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (юридический адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z1095" w:id="164"/>
+    <w:bookmarkStart w:name="z1095" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       на право управления проектами в области архитектуры, градостроительства и строительства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1096" w:id="165"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1096" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              АККРЕДИТОВАНО и внесен в реестр уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1097" w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1097" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1098" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1098" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1099" w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1099" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ___________ "____" _____________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17967,55 +17414,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18341,31 +17788,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>