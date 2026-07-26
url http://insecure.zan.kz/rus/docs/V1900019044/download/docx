--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="112ef0f" w14:textId="112ef0f">
+    <w:p w14:paraId="e377148" w14:textId="e377148">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1052,250 +1052,398 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденный указанным приказом изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
+      4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z41" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z42" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Правила по аккредитации аттестационных центров по аттестации инженерно-технических работников участвующих в процессе проектирования и строительства";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1308,870 +1456,226 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Для прохождения аккредитации заявители предоставляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сведения и документы в соответствии с разрешительными требованиями согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 6</w:t>
-[...95 lines deleted...]
-        <w:t>10</w:t>
+        <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
-[...547 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Срок выдачи свидетельства со дня принятия полного комплекта документов от заявителя составляет 10 (десять) рабочих дней.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3252,1442 +2756,1442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2015 года № 709</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z946" w:id="32"/>
+    <w:bookmarkStart w:name="z946" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z947" w:id="33"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z947" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z948" w:id="34"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z948" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности (далее – Правила и разрешительные требования), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z949" w:id="35"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z949" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила и разрешительные требования регламентируют процедуру аккредитации организаций осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z950" w:id="36"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z950" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах применяются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z951" w:id="37"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z951" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитованная организация – юридическое лицо, прошедшее в установленном порядке процедуру аккредитации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z952" w:id="38"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z952" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредитация – процедура официального признания уполномоченным органом компетентности полномочий организаций осуществляющих инжиниринговые услуги по техническому надзору или экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z953" w:id="39"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z953" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реестр субъектов аккредитации – единый список учета субъектов аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z954" w:id="40"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z954" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) свидетельство об аккредитации – документ, выдаваемый уполномоченным органом, удостоверяющий компетентность субъектов аккредитации осуществлять инжиниринговые услуги по техническому надзору или экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z955" w:id="41"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z955" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявитель – юридическое лицо, претендующее на получение свидетельства об аккредитации в качестве организации осуществляющей инжиниринговые услуги по техническому надзору или экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z956" w:id="42"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z956" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган – ведомство центрального государственного органа, осуществляющего руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z957" w:id="43"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z957" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аккредитация предусматривает следующие основные этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z958" w:id="44"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z958" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассмотрение документов заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z959" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z959" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление соответствия заявителя разрешительным требованиям, производится без выезда и посещения заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z960" w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z960" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие решения об аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z961" w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z961" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оформление, регистрация и выдача свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z962" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z962" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Срок рассмотрения документов и принятия решения о выдаче свидетельства об аккредитации составляет 20-40 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z963" w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z963" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае изменения организационно-правовой формы аккредитованная организация проходит процедуру аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z964" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z964" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Приостановление, возобновление действия, лишение (отзыв) свидетельства об аккредитации осуществляется в порядке и (или) по основаниям, предусмотренным статьей 47 Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z965" w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z965" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Не допускается осуществление деятельности организацией, без наличия действующего свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z966" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z966" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Разрешительные требования и порядок проведения аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z967" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z967" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z968" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z968" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление по форме согласно приложению 1 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z969" w:id="55"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z969" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) форма сведений, для прохождения аккредитации организацией осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности согласно приложению 2 к настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z970" w:id="56"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z970" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для прохождения и подтверждения аккредитации заявители соответствуют следующим разрешительным требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z971" w:id="57"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z971" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для осуществления технического надзора на технически и технологически сложных объектах первого уровня ответственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z972" w:id="58"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z972" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих технический надзор на объектах первого уровней ответственности, в том числе по специализациям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z973" w:id="59"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z973" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам первого уровня ответственности – в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z974" w:id="60"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z974" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам первого уровня ответственности – в части инженерных сетей (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z975" w:id="61"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z975" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам первого уровня ответственности – в части технологического оборудования (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z976" w:id="62"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z976" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z977" w:id="63"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z977" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z978" w:id="64"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z978" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь нормативную документацию, необходимую для выполнения возложенных обязанностей и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z979" w:id="65"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z979" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для осуществления технического надзора на технически и технологически сложных объектах второго уровня ответственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z980" w:id="66"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z980" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих технический надзор на объектах второго и третьего уровней ответственности, в том числе по специализациям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z981" w:id="67"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z981" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам второго и третьего уровней ответственности – в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z982" w:id="68"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z982" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам второго и третьего уровней ответственности – в части инженерных сетей (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z983" w:id="69"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z983" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по объектам второго и третьего уровней ответственности – в части технологического оборудования (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z984" w:id="70"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z984" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z985" w:id="71"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z985" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z986" w:id="72"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z986" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь нормативную документацию, необходимую для выполнения возложенных обязанностей и функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z987" w:id="73"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z987" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Свидетельство об аккредитации организации, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, подтверждается один раз в два года со дня аккредитации или подтверждения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z988" w:id="74"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z988" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации в электронном виде согласно приложению 3 к настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z989" w:id="75"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z989" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для подтверждения действия свидетельства об аккредитации заявителями представляются документы, предусмотренные пунктом 9 настоящих Правил и разрешительных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z990" w:id="76"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z990" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Аккредитованные организации включаются в Реестр аккредитованных организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, по форме согласно приложению 4 к настоящим Правилам и разрешительным требованиям, который содержит совокупность информации о реквизитах юридического лица, дату выдачи и номер свидетельства об аккредитации, уровень ответственности, о наличии в штате специалистов, а также сведения о принятых в отношении данного юридического лица мерах ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z991" w:id="77"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z991" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Разрешительные требования и порядок проведения аккредитации организаций, осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z992" w:id="78"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z992" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z993" w:id="79"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z993" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление по форме согласно приложению 5 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z994" w:id="80"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z994" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) форма сведений, для прохождения аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, согласно приложению 6 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z995" w:id="81"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z995" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия диплома инженер-геодезиста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z996" w:id="82"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z996" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для прохождения аккредитации заявители соответствуют следующим разрешительным требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z997" w:id="83"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z997" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих техническое обследование надежности и устойчивости зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z998" w:id="84"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z998" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее одного аттестованного эксперта осуществляющего экспертизу проектов по специализации конструктивная часть;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z999" w:id="85"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z999" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь в своем составе на постоянной основе не менее одного инженера-геодезиста (с опытом работы не менее трех лет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1000" w:id="86"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z1000" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1001" w:id="87"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1001" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       иметь административно-производственную базу на праве собственности или аренды на срок более одного года (с государственной регистрацией в правовом кадастре), удовлетворяющие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитарных правил "Санитарно-эпидемиологические требования к административным и жилым зданиям", утвержденных приказом Министра здравоохранения Республики Казахстан от 26 октября 2018 года № ҚР ДСМ-29 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17769);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1002" w:id="88"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1002" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1003" w:id="89"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1003" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иметь нормативную документацию, необходимую для выполнения возложенных обязанностей и функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1004" w:id="90"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1004" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Свидетельство об аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, подтверждается один раз в два года со дня аккредитации или подтверждения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1005" w:id="91"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1005" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации в электронном виде согласно приложению 7 к настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1006" w:id="92"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1006" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для подтверждения действия свидетельства об аккредитации представляются документы, предусмотренные пунктом 15 настоящих Правил и разрешительных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1007" w:id="93"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1007" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Аккредитованные организации включаются в Реестр аккредитованных организаций, осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, по форме согласно приложению 8 к настоящим Правилам и разрешительным требованиям, который содержит совокупность информации о реквизитах юридического лица, дату выдачи и номер свидетельства об аккредитации, наличии в штате специалистов, а также сведения о принятых в отношении данного юридического лица мерах ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1008" w:id="94"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1008" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В Реестры аккредитованных организаций, предусмотренные пунктами 14 и 20 настоящих Правил и разрешительных требований вносятся изменения и дополнения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О порядке рассмотрения обращений физических и юридических лиц".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z1009" w:id="95"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1009" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, любые внесенные изменения и дополнения не влекут за собой нарушения действующего законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z1010" w:id="96"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1010" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аккредитованная организация должна соответствовать разрешительным требованиям предъявляемым как при выдаче свидетельства об аккредитации, так и на протяжении всего периода времени его действительности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4883,88 +4387,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1013" w:id="97"/>
+    <w:bookmarkStart w:name="z1013" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1014" w:id="98"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1014" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4978,64 +4482,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица, реквизиты бизнес-идентификационного номера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1015" w:id="99"/>
+      <w:bookmarkStart w:name="z1015" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве организации осуществляющего инжиниринговые</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услуги по техническому надзору на технически и технологически сложных объектах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5179,210 +4683,210 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковский счет ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1016" w:id="100"/>
+    <w:bookmarkStart w:name="z1016" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z1017" w:id="101"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1017" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них направляется любая информация по вопросам выдачи или отказа в выдаче свидетельства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1018" w:id="102"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1018" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       у заявителя отсутствует ограничения наложенное судом на занятие лицензируемым видом и (или) подвидом деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1019" w:id="103"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1019" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1020" w:id="104"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1020" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1021" w:id="105"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1021" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ________ ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z1022" w:id="106"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1022" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (подпись)             (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z1023" w:id="107"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1023" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "___" __________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5643,88 +5147,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1026" w:id="108"/>
+    <w:bookmarkStart w:name="z1026" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, для прохождения аккредитации организацией, осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z1027" w:id="109"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1027" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о сотрудниках имеющих соответствующий аттестат эксперта технического надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6749,90 +6253,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1028" w:id="110"/>
+    <w:bookmarkStart w:name="z1028" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Аттестованные эксперты входят состав только одной организации осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1029" w:id="111"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1029" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Сведения о материально-технической оснащенности, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7529,70 +7033,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1030" w:id="112"/>
+    <w:bookmarkStart w:name="z1030" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сведения о наличии нормативной документаций, необходимых для выполнения возложенных обязанностей и функций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8087,70 +7591,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1031" w:id="113"/>
+    <w:bookmarkStart w:name="z1031" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сведения о наличии на праве собственности или привлечении аккредитованной лаборатории:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8847,130 +8351,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1032" w:id="114"/>
+    <w:bookmarkStart w:name="z1032" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях, указанных в настоящей форме сведений данных, обязуюсь своевременно сообщать в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1033" w:id="115"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1033" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осведомлен, что за предоставление недостоверной информаций буду нести ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1034" w:id="116"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1034" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -9248,106 +8752,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1037" w:id="117"/>
+    <w:bookmarkStart w:name="z1037" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    СВИДЕТЕЛЬСТВО ОБ АККРЕДИТАЦИИ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z1038" w:id="118"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1038" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              N 00000 Настоящее свидетельство об аккредитации выдано</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1039" w:id="119"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1039" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9361,199 +8865,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (юридический адрес) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1040" w:id="120"/>
+      <w:bookmarkStart w:name="z1040" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на право осуществления инжиниринговых услуг по техническому надзору на технически и технологически сложных объектах _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (соответствующий уровень ответственности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1041" w:id="121"/>
+    <w:bookmarkStart w:name="z1041" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z1042" w:id="122"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1042" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                АККРЕДИТОВАНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1043" w:id="123"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1043" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и внесен в реестр уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1044" w:id="124"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1044" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1045" w:id="125"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1045" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1046" w:id="126"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1046" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ___________ "_____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9814,68 +9318,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1049" w:id="127"/>
+    <w:bookmarkStart w:name="z1049" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10859,88 +10363,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1052" w:id="128"/>
+    <w:bookmarkStart w:name="z1052" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1053" w:id="129"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1053" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10948,90 +10452,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование юридического лица, реквизиты бизнес- идентификационного номера)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1054" w:id="130"/>
+    <w:bookmarkStart w:name="z1054" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве организации осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1055" w:id="131"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1055" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (индекс, город, район, область, улица, номер дома/здания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11090,207 +10594,207 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковский счет _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1056" w:id="132"/>
+    <w:bookmarkStart w:name="z1056" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1057" w:id="133"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1057" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них направляется любая информация по вопросам выдачи или отказа в выдаче свидетельства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z1058" w:id="134"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1058" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       у заявителя отсутствует ограничения наложенное судом на занятие лицензируемым видом и (или) подвидом деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1059" w:id="135"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1059" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1060" w:id="136"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1060" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1061" w:id="137"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1061" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _________ ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)             (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1062" w:id="138"/>
+    <w:bookmarkStart w:name="z1062" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: " " __________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11551,88 +11055,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1065" w:id="139"/>
+    <w:bookmarkStart w:name="z1065" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, для прохождения аккредитации организации, осуществляющего экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1066" w:id="140"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1066" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о сотрудниках, имеющих соответствующие аттестаты по осуществлению экспертных работ по техническому обследованию надежности и устойчивости зданий и сооружений, по экспертизе градостроительной, предпроектной и проектно-сметной документации по специализации конструктивная часть и диплом инженера-геодезиста:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12556,90 +12060,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1067" w:id="141"/>
+    <w:bookmarkStart w:name="z1067" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Аттестованные эксперты входят состав только одной организации осуществляющего экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1068" w:id="142"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1068" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Сведения о наличии административно-производственной базы на праве собственности или аренды на срок более одного года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12969,70 +12473,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1069" w:id="143"/>
+    <w:bookmarkStart w:name="z1069" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сведения о материально-технической оснащенности, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13500,70 +13004,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1070" w:id="144"/>
+    <w:bookmarkStart w:name="z1070" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сведения о наличии нормативной документаций, необходимых для выполнения возложенных обязанностей и функций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13893,70 +13397,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1071" w:id="145"/>
+    <w:bookmarkStart w:name="z1071" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Сведения о наличии на праве собственности или привлечении аккредитованной лаборатории:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14653,130 +14157,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1072" w:id="146"/>
+    <w:bookmarkStart w:name="z1072" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях, указанных в настоящей форме сведений данных, обязуюсь своевременно сообщать в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z1073" w:id="147"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1073" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осведомлен, что за предоставление недостоверной информаций буду нести ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1074" w:id="148"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1074" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -15054,106 +14558,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1077" w:id="149"/>
+    <w:bookmarkStart w:name="z1077" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          СВИДЕТЕЛЬСТВО ОБ АККРЕДИТАЦИИ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1078" w:id="150"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1078" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    N 00000 Настоящее свидетельство об аккредитации выдано</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1079" w:id="151"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1079" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15161,168 +14665,168 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (юридический адрес) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1080" w:id="152"/>
+    <w:bookmarkStart w:name="z1080" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на право осуществления экспертных работ по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1081" w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1081" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      АККРЕДИТОВАНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1082" w:id="154"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1082" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и внесен в реестр уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1083" w:id="155"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1083" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1084" w:id="156"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1084" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1085" w:id="157"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1085" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ___________ "_____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15583,68 +15087,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1088" w:id="158"/>
+    <w:bookmarkStart w:name="z1088" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных организаций осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16458,438 +15962,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1092" w:id="159"/>
-[...118 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      на право управления проектами в области архитектуры, градостроительства и строительства </w:t>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17414,55 +16569,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17788,31 +16943,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>