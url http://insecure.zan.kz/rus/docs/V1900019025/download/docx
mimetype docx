--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8663c5" w14:textId="a8663c5">
+    <w:p w14:paraId="a91c970" w14:textId="a91c970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1543,120 +1543,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z548" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени рисков в области регулирования рынка зерна</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 19.06.2023 № 235 и Министра национальной экономики РК от 20.06.2023 № 120 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z549" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z550" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Критерии оценки степени рисков в области регулирования рынка зерна (далее – Критерии) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1711,714 +1716,773 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении формы проверочного листа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17371), для отнесения субъектов контроля в области регулирования рынка зерна к степеням риска и для отбора субъектов (объектов) контроля при проведении проверок на соответствие квалификационным требованиям по выданным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" лицензиям (далее – проверка на соответствие квалификационным требованиям) и профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z551" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Критериях используются следующие понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z552" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъекты контроля – юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z553" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балл – количественная мера исчисления риска;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z554" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) незначительное нарушение – нарушение требований, установленных нормативными правовыми актами в области зерна, в части неправильного ведения документации в области зернового рынка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z555" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормализация данных – статистическая процедура, предусматривающая приведение значений, измеренных в различных шкалах, к условно общей шкале;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z556" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) значительное нарушение – нарушение требований, установленных нормативными правовыми актами в области зерна, в части проведения мероприятий по переводу зерна на зимние условия хранения, несоответствие технологического оборудования, не предоставление информации и документации в области зернового рынка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z557" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) грубое нарушение – нарушение требований, установленных законодательством Республики Казахстан о зерне, влекущих административную ответственность, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях" в части нарушения, которое может привести к ухудшению количественно-качественной сохранности зерна, в том числе к фактам утраты и порчи зерна, несоблюдению условий хранения зерна, неисполнению хлебоприемными предприятиями обязательств по выпущенным ими зерновым распискам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z558" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) риск – вероятность причинения вреда в результате деятельности субъекта контроля, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z559" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) система оценки и управления рисками – процесс принятия управленческих решений, направленных на снижение вероятности наступления неблагоприятных факторов путем распределения субъектов (объектов) контроля по степеням риска для последующего осуществления профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие квалификационным требованиям с целью минимально возможной степени ограничения свободы предпринимательства, обеспечивая при этом допустимый уровень риска в соответствующих сферах деятельности, а также направленных на изменение уровня риска для конкретного субъекта (объекта) контроля и (или) освобождения такого субъекта (объекта) контроля от профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие квалификационным требованиям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z560" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) объективные критерии оценки степени риска (далее – объективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в области производства органической продукции и не зависящие непосредственно от отдельного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z561" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z562" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) субъективные критерии оценки степени риска (далее – субъективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от результатов деятельности конкретного субъекта (объекта) контроля; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z563" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проверочный лист – перечень требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z564" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) выборочная совокупность (выборка) – перечень оцениваемых субъектов (объектов), относимых к однородной группе субъектов (объектов) контроля в конкретной сфере государственного контроля, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z565" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования системы оценки и управления рисками при проведении проверки на соответствие квалификационным требованиям и профилактического контроля субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z566" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для целей управления рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие квалификационным требованиям, критерии оценки степени риска для проведения проверки на соответствие квалификационным требованиям и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев, которые осуществляются поэтапно (мультикритериальный анализ решений).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На первом этапе по объективным критериям субъекты (объекты) контроля относятся к высокой степени риска.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов (объектов) контроля, отнесенных к высокой степени риска, проводятся проверка на соответствие квалификационным требованиям, профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z567" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. На втором этапе по субъективным критериям субъекты (объекты) контроля относятся к высокой степени риска, при показателе степени риска от 71 до 100 включительно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z568" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации требования, предъявляемые к деятельности субъектов (объектов) контроля, соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степень нарушений требований в области регулирования рынка зерна определяется согласно приложению 1 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степень нарушений требований в области регулирования рынка зерна для проведения проверки на соответствие квалификационным требованиям определяется согласно приложению 2 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z569" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Критерии оценки степени риска для проведения проверки на соответствие квалификационным требованиям и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z570" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Объективные критерии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z571" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По объективным критериям к субъектам (объектам) контроля высокой степени риска относятся юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z572" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Субъективные критерии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z573" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Определение субъективных критериев осуществляется с применением следующих этапов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z574" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z575" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z576" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения профилактического контроля с посещением субъекта (объекта) контроля используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z577" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z578" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты мониторинга отчетности и сведений, представляемых субъектами контроля в государственный электронный реестр держателей зерновых расписок.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения проверки на соответствие квалификационным требованиям используются результаты предыдущих проверок в отношении субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z579" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На основании имеющихся источников информации формируются данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие квалификационным требованиям и профилактического контроля субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2449,226 +2513,240 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 178 Гражданский кодекс Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие квалификационным требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z580" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, определенным в главе 3 настоящих Критериев, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска по субъективным критериям в области регулирования рынка зерна согласно приложению 3 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z581" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Управление рисками</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z582" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие квалификационным требованиям на период, определяемый пунктами 19 и 20 настоящих Критериев, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z583" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие квалификационным требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля в области регулирования рынка зерна.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z584" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета общего показателя степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z585" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для отнесения субъекта контроля к степени риска в соответствии с пунктами 3 и 4 настоящих Критерий применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 9 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z586" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -2773,68 +2851,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля в области регулирования рынка зерна. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z587" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 9 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие квалификационным требованиям или профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3329,68 +3409,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение общего показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z588" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3545,68 +3627,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z589" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3799,106 +3883,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 15 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Кратность проведения проверок на соответствие квалификационным требованиям в отношении субъектов (объектов) контроля высокой степени риска определяется не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z590" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Кратность проведения профилактического контроля с посещением субъекта контроля определяется по результатам проводимого анализа и оценки получаемых сведений по субъективным критериям, но не чаще двух раз в год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z591" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Проверка на соответствие квалификационным требованиям проводится на основании графика проверок на соответствие квалификационным требованиям, утверждаемого регулирующим государственным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профилактический контроль с посещением субъекта (объекта) контроля проводится на основании полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля, формируемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4015,66 +4103,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени рисков в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулирования рынка зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z593" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований в области регулирования рынка зерна</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6293,66 +6383,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени рисков в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулирования рынка зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z595" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований в области регулирования рынка зерна для проведения проверки на соответствие квалификационным требованиям</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7243,66 +7335,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени рисков в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулирования рынка зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z597" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям в области регулирования рынка зерна</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9196,68 +9290,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="18"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Критерии оценки степени рисков в области безопасности и качества хлопка</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Критерии оценки степени рисков в области безопасности и качества хлопка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9426,68 +9529,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z546" w:id="19"/>
+    <w:bookmarkStart w:name="z546" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12754,68 +12866,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z547" w:id="20"/>
+    <w:bookmarkStart w:name="z547" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 3-1 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14444,108 +14565,117 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="21"/>
+    <w:bookmarkStart w:name="z162" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист в области регулирования рынка зерна</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="22"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист в области регулирования рынка зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z163" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 08.02.2023 № 59 и Министра национальной экономики РК от 08.02.2023 № 19 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14676,80 +14806,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="23"/>
+    <w:bookmarkStart w:name="z167" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в области безопасности и качества хлопка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14918,68 +15057,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="24"/>
+    <w:bookmarkStart w:name="z185" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист в области безопасности и качества хлопка</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист в области безопасности и качества хлопка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15148,66 +15296,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z611" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области безопасности и качества хлопка</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15251,55 +15401,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>