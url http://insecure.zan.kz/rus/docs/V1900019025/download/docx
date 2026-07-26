--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a91c970" w14:textId="a91c970">
+    <w:p w14:paraId="19fe75a" w14:textId="19fe75a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -503,50 +503,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-2) проверочный лист в области регулирования рынка зерна для местных исполнительных органов, осуществляющих контроль за соблюдением законодательства Республики Казахстан о зерне согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-3) проверочный лист в области регулирования рынка зерна для местных исполнительных органов, осуществляющих контроль за соблюдением законодательства Республики Казахстан о зерне согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -834,51 +910,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 08.02.2023 № 19 (вводится в действие с 01.01.2023); от 19.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Министра национальной экономики РК от 20.06.2023 № 120 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и Министра национальной экономики РК от 20.06.2023 № 120 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1753,171 +1849,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Критериях используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z552" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) субъекты контроля – юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна;</w:t>
+      1) субъекты контроля – юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна, также местные исполнительные органы, осуществляющие государственный контроль за хлебоприемными предприятиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z553" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балл – количественная мера исчисления риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z554" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) незначительное нарушение – нарушение требований, установленных нормативными правовыми актами в области зерна, в части неправильного ведения документации в области зернового рынка;</w:t>
+      3) незначительное нарушение – нарушение требований, установленных нормативными правовыми актами в области зерна, в части неправильного ведения документации в области зернового рынка, также нарушения требований местными исполнительными органами по ведению количественно-качественного учета зерна, условий хранения зерна и условий выдачи, обращения и погашения зерновых расписок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z555" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормализация данных – статистическая процедура, предусматривающая приведение значений, измеренных в различных шкалах, к условно общей шкале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z556" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) значительное нарушение – нарушение требований, установленных нормативными правовыми актами в области зерна, в части проведения мероприятий по переводу зерна на зимние условия хранения, несоответствие технологического оборудования, не предоставление информации и документации в области зернового рынка;</w:t>
+      5) значительное нарушение – нарушение требований, установленных нормативными правовыми актами в области зерна, в части проведения мероприятий по переводу зерна на зимние условия хранения, несоответствие технологического оборудования, не предоставление информации и документации в области зернового рынка, также нарушение требований местными исполнительными органами по выдачи и приостановлению действия лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок и хлебоприемными предприятиями квалификационных требований к приему зерна нового урожая в рамках ежегодного обследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z557" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) грубое нарушение – нарушение требований, установленных законодательством Республики Казахстан о зерне, влекущих административную ответственность, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях" в части нарушения, которое может привести к ухудшению количественно-качественной сохранности зерна, в том числе к фактам утраты и порчи зерна, несоблюдению условий хранения зерна, неисполнению хлебоприемными предприятиями обязательств по выпущенным ими зерновым распискам;</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях" в части нарушения, которое может привести к ухудшению количественно-качественной сохранности зерна, в том числе к фактам утраты и порчи зерна, несоблюдению условий хранения зерна, неисполнению хлебоприемными предприятиями обязательств по выпущенным ими зерновым распискам, а также местным исполнительным органам, также нарушение требований местными исполнительными органами по наложению запрета на отгрузку любым видом транспорта зерна с хлебоприемного предприятия, в случае временного управления на хлебоприемном предприятии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z558" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) риск – вероятность причинения вреда в результате деятельности субъекта контроля, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z559" w:id="29"/>
     <w:p>
@@ -2037,50 +2133,112 @@
         <w:t xml:space="preserve">
       13) выборочная совокупность (выборка) – перечень оцениваемых субъектов (объектов), относимых к однородной группе субъектов (объектов) контроля в конкретной сфере государственного контроля, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z565" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования системы оценки и управления рисками при проведении проверки на соответствие квалификационным требованиям и профилактического контроля субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z566" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2090,147 +2248,443 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для целей управления рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие квалификационным требованиям, критерии оценки степени риска для проведения проверки на соответствие квалификационным требованиям и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев, которые осуществляются поэтапно (мультикритериальный анализ решений).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На первом этапе по объективным критериям субъекты (объекты) контроля относятся к высокой степени риска.</w:t>
+      На первом этапе по объективным критериям субъекты (объекты) контроля:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В отношении субъектов (объектов) контроля, отнесенных к высокой степени риска, проводятся проверка на соответствие квалификационным требованиям, профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
+      1) юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна относятся к высокой степени риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местные исполнительные органы, осуществляющие контроль за соблюдением законодательства Республики Казахстан в области регулирования рынка зерна и за деятельностью субъектов относятся к средней степени риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении субъектов (объектов) контроля, отнесенных к средней и высокой степени риска, проводятся проверка на соответствие квалификационным требованиям, профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z567" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. На втором этапе по субъективным критериям субъекты (объекты) контроля относятся к высокой степени риска, при показателе степени риска от 71 до 100 включительно.</w:t>
+      4. На втором этапе по субъективным критериям субъекты (объекты) контроля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна относятся к высокой степени риска, при показателе степени риска от 71 до 100 включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местные исполнительные органы, осуществляющие государственный контроль за хлебоприемными предприятиями относятся к средней степени риска, при показателе степени риска от 31 до 70 включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции совместного приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z568" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации требования, предъявляемые к деятельности субъектов (объектов) контроля, соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Степень нарушений требований в области регулирования рынка зерна для юридических лиц (хлебоприемных предприятий), осуществляющих деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Степень нарушений требований в области регулирования рынка зерна определяется согласно приложению 1 к настоящим Критериям.</w:t>
+      Степень нарушений требований в области регулирования рынка зерна для местных исполнительных органов, осуществляющих государственный контроль за хлебоприемными предприятиями определяется согласно приложению 1-1 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степень нарушений требований в области регулирования рынка зерна для проведения проверки на соответствие квалификационным требованиям определяется согласно приложению 2 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z569" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Критерии оценки степени риска для проведения проверки на соответствие квалификационным требованиям и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z570" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2245,244 +2699,326 @@
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Объективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z571" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По объективным критериям к субъектам (объектам) контроля высокой степени риска относятся юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z572" w:id="42"/>
+    <w:bookmarkStart w:name="z612" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. По объективным критериям к субъектам (объектам) контроля средней степени риска относятся местные исполнительные органы, осуществляющие контроль за соблюдением законодательства Республики Казахстан в области регулирования рынка зерна и за деятельностью субъектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 7-1 в соответствии с совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Субъективные критерии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z573" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z573" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Определение субъективных критериев осуществляется с применением следующих этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z574" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z574" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z575" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z575" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z576" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z576" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения профилактического контроля с посещением субъекта (объекта) контроля используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z577" w:id="47"/>
+    <w:bookmarkStart w:name="z577" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z578" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z578" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты мониторинга отчетности и сведений, представляемых субъектами контроля в государственный электронный реестр держателей зерновых расписок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения проверки на соответствие квалификационным требованиям используются результаты предыдущих проверок в отношении субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z579" w:id="49"/>
+    <w:bookmarkStart w:name="z579" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На основании имеющихся источников информации формируются данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие квалификационным требованиям и профилактического контроля субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2513,240 +3049,240 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 178 Гражданский кодекс Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие квалификационным требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z580" w:id="50"/>
+    <w:bookmarkStart w:name="z580" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, определенным в главе 3 настоящих Критериев, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска по субъективным критериям в области регулирования рынка зерна согласно приложению 3 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z581" w:id="51"/>
+    <w:bookmarkStart w:name="z581" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z582" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z582" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие квалификационным требованиям на период, определяемый пунктами 19 и 20 настоящих Критериев, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z583" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z583" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие квалификационным требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля в области регулирования рынка зерна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z584" w:id="54"/>
+    <w:bookmarkStart w:name="z584" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета общего показателя степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z585" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z585" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для отнесения субъекта контроля к степени риска в соответствии с пунктами 3 и 4 настоящих Критерий применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 9 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z586" w:id="56"/>
+    <w:bookmarkStart w:name="z586" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -2851,70 +3387,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля в области регулирования рынка зерна. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z587" w:id="57"/>
+    <w:bookmarkStart w:name="z587" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 9 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие квалификационным требованиям или профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3409,70 +3945,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение общего показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="58"/>
+    <w:bookmarkStart w:name="z588" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3627,70 +4163,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 11 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z589" w:id="59"/>
+    <w:bookmarkStart w:name="z589" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3883,110 +4419,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 15 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Кратность проведения проверок на соответствие квалификационным требованиям в отношении субъектов (объектов) контроля высокой степени риска определяется не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z590" w:id="60"/>
+    <w:bookmarkStart w:name="z590" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Кратность проведения профилактического контроля с посещением субъекта контроля определяется по результатам проводимого анализа и оценки получаемых сведений по субъективным критериям, но не чаще двух раз в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z591" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z591" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Проверка на соответствие квалификационным требованиям проводится на основании графика проверок на соответствие квалификационным требованиям, утверждаемого регулирующим государственным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профилактический контроль с посещением субъекта (объекта) контроля проводится на основании полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля, формируемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4103,68 +4639,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени рисков в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулирования рынка зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z593" w:id="62"/>
+    <w:bookmarkStart w:name="z593" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований в области регулирования рынка зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6105,52 +6679,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Непредставление информации о приобретенных, выписанных, погашенных, испорченных и чистых бланках зерновых расписок</w:t>
+              <w:t xml:space="preserve">
+Несвоевременные операции с зерновыми расписками </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6338,113 +6912,185 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени рисков в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулирования рынка зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z595" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Степень нарушений требований в области регулирования рынка зерна для проведения проверки на соответствие квалификационным требованиям</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+        <w:t xml:space="preserve"> Степень нарушений требований в области регулирования рынка зерна</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для местных исполнительных органов, осуществляющих контроль за соблюдением</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>законодательства Республики Казахстан о зерне для профилактического контроля</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>с посещением субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Критерия оценки дополнена приложением 1-1 в соответствии с совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6493,87 +7139,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование критериев</w:t>
+Перечень требований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Степень нарушения</w:t>
+Степень нарушений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6606,277 +7252,277 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на праве собственности зернохранилища (элеватора, хлебоприемного пункта)</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грубое</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие технологического оборудования: зерноочистительных машин, зерносушильного оборудования, весового оборудования (поверенного в установленном порядке), погрузочно-разгрузочных устройств, подъемно-транспортного оборудования, передвижного транспортного оборудования, оборудования активного вентилирования, емкостей для хранения зерна, оборудования для контроля температуры и влажности зерна при хранении</w:t>
+Соблюдение требований по ведению количественно-качественного учета зерна; условий хранения зерна; условий выдачи, обращения и погашения зерновых расписок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-значительное</w:t>
+незначительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие пропускного режима, ограждения территории, асфальтированных и (или) бетонных площадок</w:t>
+Соблюдение требования по наложению запрета на отгрузку любым видом транспорта зерна с хлебоприемного предприятия, в случае временного управления на хлебоприемном предприятии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6909,200 +7555,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие производственно-технологической лаборатории для определения качества зерна, прошедшей оценку состояния измерений, оснащенной: лабораторным оборудованием и приборами (влагомерами, сушильными шкафами, весами лабораторными, мельницей для размола зерна, комплектами сит, пробоотборниками, пурками, устройствами для определения содержания белка, содержания и качества клейковины, числа падения, оптическими приборами для определения зараженности зерна); стеллажами для хранения образцов зерна</w:t>
+В течение двух рабочих дней с момента выявления фактов подача в суд заявления о введении временного управления хлебоприемным предприятием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-значительное</w:t>
+грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие квалифицированного состава технических руководителей и специалистов, имеющих соответствующее образование (для технических руководителей – высшее техническое, технологическое или агрономическое образование, для специалистов – послесреднее (техническое, технологическое или агрономическое) образование</w:t>
+Наличие подтверждающего документа о проверке фактического наличия и качества зерна у участников зернового рынка и соответствия его отчетным данным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7135,87 +7781,1686 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В трехдневный срок направление держателям зерновых расписок уведомления о представлении кандидатур для включения в состав комиссии по временному управлению хлебоприемным предприятием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Критериям оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>степени рисков в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регулирования рынка зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z595" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Степень нарушений требований в области регулирования рынка зерна</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для проведения проверки на соответствие квалификационным требованиям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции совместного приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование критериев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень нарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридические лица (хлебоприемные предприятия), осуществляющие деятельность, связанную с производством, хранением, транспортировкой, переработкой и реализацией зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие на праве собственности зернохранилища (элеватора, хлебоприемного пункта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие технологического оборудования: зерноочистительных машин, зерносушильного оборудования, весового оборудования (поверенного в установленном порядке), погрузочно-разгрузочных устройств, подъемно-транспортного оборудования, передвижного транспортного оборудования, оборудования активного вентилирования, емкостей для хранения зерна, оборудования для контроля температуры и влажности зерна при хранении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие пропускного режима, ограждения территории, асфальтированных и (или) бетонных площадок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие производственно-технологической лаборатории для определения качества зерна, прошедшей оценку состояния измерений, оснащенной: лабораторным оборудованием и приборами (влагомерами, сушильными шкафами, весами лабораторными, мельницей для размола зерна, комплектами сит, пробоотборниками, пурками, устройствами для определения содержания белка, содержания и качества клейковины, числа падения, оптическими приборами для определения зараженности зерна); стеллажами для хранения образцов зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие квалифицированного состава технических руководителей и специалистов, имеющих соответствующее образование (для технических руководителей – высшее техническое, технологическое или агрономическое образование, для специалистов – послесреднее (техническое, технологическое или агрономическое) образование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+незначительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие доступа к сети Интернет</w:t>
+Наличие доступа к сети интернет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местные исполнительные органы, осуществляющие государственный контроль за хлебоприемными предприятиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие подтверждающих документов по выдаче лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление юридического лица для получения лицензии и (или) приложения к лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная форма сведений о соответствии квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) лицензионный сбор за выдачу лицензии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие подтверждающих документов по обеспечению соответствия хлебоприемного предприятия квалификационным требованиям и готовности к приему зерна в рамках обследования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) сведения о наличии технологического оборудования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) сведения о наличии пропускного режима, ограждения территории, асфальтированных и (или) бетонных площадок;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о наличии сертификатов об утверждении типа средств измерений, о метрологической аттестации средств измерений и о поверке средств измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) сведения об оснащенности производственно-технологической лаборатории для определения качества зерна исправным оборудованием и приборами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) сведения о наличии квалифицированного состава технических руководителей и специалистов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сведения о доступе к сети интернет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие подтверждающих документов по приостановлению действия лицензии на право осуществления деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок в целом или в части осуществления отдельных операций на срок до шести месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7335,68 +9580,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени рисков в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регулирования рынка зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z597" w:id="64"/>
+    <w:bookmarkStart w:name="z597" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям в области регулирования рынка зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменениями, внесенными совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8467,89 +10750,89 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Непредставление информации о приобретенных, выписанных, погашенных, испорченных и чистых бланках зерновых расписок</w:t>
+              <w:t xml:space="preserve">
+Несвоевременные операции с зерновыми расписками </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Результаты мониторинга отчетности и сведений, представляемых субъектами контроля в государственный электронный реестр держателей зерновых расписок</w:t>
+              <w:t xml:space="preserve">
+Результаты мониторинга отчетности и сведений, представляемых субъектами контроля в государственный электронный реестр держателей зерновых расписок </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9103,50 +11386,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9290,77 +11594,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Критерии оценки степени рисков в области безопасности и качества хлопка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9529,165 +11833,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z546" w:id="66"/>
+    <w:bookmarkStart w:name="z546" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 19.06.2023 № 235 и Министра национальной экономики РК от 20.06.2023 № 120 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 19.06.2023 № 235 и Министра национальной экономики РК от 20.06.2023 № 120 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственный орган, назначивший проверку/профилактический контроль</w:t>
-[...33 lines deleted...]
-        <w:t>__________________________________________________________________</w:t>
+      Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательского кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в отношении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Акт о назначении проверки/профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10314,51 +12743,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непредставление информации о приобретенных, выписанных, погашенных, испорченных и чистых бланках зерновых расписок</w:t>
+Несвоевременные операции с зерновыми расписками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12866,77 +15295,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z547" w:id="67"/>
+    <w:bookmarkStart w:name="z547" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Проверочный лист в области регулирования рынка зерна для хлебоприемных предприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 3-1 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14468,51 +16897,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 3-2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14565,117 +16994,1597 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Проверочный лист в области регулирования рынка зерна</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Проверочный лист в области регулирования рынка зерна</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="69"/>
+        <w:t>для местных исполнительных органов, осуществляющих контроль</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за соблюдением законодательства Республики Казахстан о зерне</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 исключено </w:t>
+      Сноска. Критерия оценки дополнена приложением 3-2 в соответствии с совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совместным приказом</w:t>
+        <w:t>№ 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 08.02.2023 № 59 и Министра национальной экономики РК от 08.02.2023 № 19 (вводится в действие с 01.01.2023).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственный орган, назначивший проверку/профилактического</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контроля с посещением субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акт о назначении проверки/профилактического контроля с посещением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес-идентификационный номер субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес места нахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствует требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не соответствует требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по ведению количественно-качественного учета зерна; условий хранения зерна; условий выдачи, обращения и погашения зерновых расписок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требования по наложению запрета на отгрузку любым видом транспорта зерна с хлебоприемного предприятия, в случае временного управления на хлебоприемном предприятии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В течение двух рабочих дней с момента выявления фактов подача в суд заявления о введении временного управления хлебоприемным предприятием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие подтверждающего документа о проверке фактического наличия и качества зерна у участников зернового рынка и соответствия его отчетным данным</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В трехдневный срок направление держателям зерновых расписок уведомления о представлении кандидатур для включения в состав комиссии по временному управлению хлебоприемным предприятием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное (ые) лицо (а) _____________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель субъекта контроля ________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14709,51 +18618,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 3-3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14806,125 +18715,1364 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Проверочный лист в области регулирования рынка зерна</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Проверочный лист</w:t>
+        <w:t>для местных исполнительных органов, осуществляющих контроль</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в области безопасности и качества хлопка</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t>за соблюдением законодательства Республики Казахстан о зерне</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 исключено </w:t>
+      Сноска. Критерия оценки дополнена приложением 3-3 в соответствии с совместным приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совместным приказом</w:t>
+        <w:t>№ 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 30.03.2021 № 98 и Министра национальной экономики РК от 31.03.2021 № 34 (вводится в действие с 01.01.2022).</w:t>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 05.05.2026 № 46 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственный орган, назначивший проверку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акт о назначении проверки контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес-идентификационный номер субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес места нахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствует требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не соответствует требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие заключения о соответствии или несоответствии услугополучателя квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение соответствия хлебоприемного предприятия квалификационным требованиям и готовности к приему зерна нового урожая в рамках ежегодного обследования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) сведения о наличии технологического оборудования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) сведения о наличии пропускного режима, ограждения территории, асфальтированных и (или) бетонных площадок;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о наличии сертификатов об утверждении типа средств измерений, о метрологической аттестации средств измерений и о поверке средств измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) сведения об оснащенности производственно-технологической лаборатории для определения качества зерна исправным оборудованием и приборами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) сведения о наличии квалифицированного состава технических руководителей и специалистов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) сведения о доступе к сети интернет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требований по приостановлению действия лицензии на право осуществления деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок в целом или в части осуществления отдельных операций на срок до шести месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное (ые) лицо (а) _____________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель субъекта контроля ________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14960,51 +20108,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15057,115 +20205,117 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="71"/>
+    <w:bookmarkStart w:name="z162" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Проверочный лист в области безопасности и качества хлопка</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+        <w:t>Проверочный лист в области регулирования рынка зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z163" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 6 исключено </w:t>
+      Сноска. Приложение 4 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cовместным приказом</w:t>
+        <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 19.02.2020 № 56 и Министра национальной экономики РК от 24.02.2020 № 10 (вводится в действие с 06.05.2020).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 08.02.2023 № 59 и Министра национальной экономики РК от 08.02.2023 № 19 (вводится в действие с 01.01.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15199,165 +20349,655 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министра сельского хозяйства </w:t>
+              <w:t>Министра сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 10 июля 2019 года № 259 </w:t>
+              <w:t>от 10 июля 2019 года № 259</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июля 2019 года № 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z611" w:id="72"/>
+    <w:bookmarkStart w:name="z167" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в области безопасности и качества хлопка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 исключено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 30.03.2021 № 98 и Министра национальной экономики РК от 31.03.2021 № 34 (вводится в действие с 01.01.2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к совместному приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 10 июля 2019 года № 259</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 12 июля 2019 года № 63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z185" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проверочный лист в области безопасности и качества хлопка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 исключено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>cовместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 19.02.2020 № 56 и Министра национальной экономики РК от 24.02.2020 № 10 (вводится в действие с 06.05.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к совместному приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Министра сельского хозяйства </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10 июля 2019 года № 259 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 12 июля 2019 года № 63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z611" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области безопасности и качества хлопка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15401,55 +21041,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15775,31 +21415,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>