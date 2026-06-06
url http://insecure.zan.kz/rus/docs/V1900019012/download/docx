--- v0 (2025-10-01)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edb8e78" w14:textId="edb8e78">
+    <w:p w14:paraId="5078dc2" w14:textId="5078dc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -445,714 +445,918 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. В периоды формирования резервных активов с 14 апреля 2026 года по 31 августа 2026 года (включительно) установить банкам нормативы минимальных резервных требований в размере: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z27" w:id="7"/>
+    <w:bookmarkStart w:name="z43" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 5 (пять) процентов для первой и второй категории обязательств банка в национальной валюте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z28" w:id="8"/>
+    <w:bookmarkStart w:name="z44" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 3,5 (три целых пять десятых) процентов для третьей категории обязательств банка в национальной валюте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z29" w:id="9"/>
+    <w:bookmarkStart w:name="z45" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 12 (двенадцать) процентов для первой и второй категории обязательств в иностранной валюте банка первой группы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:bookmarkStart w:name="z46" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 15 (пятнадцать) процентов для первой и второй категории обязательств в иностранной валюте банка второй группы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z31" w:id="11"/>
+    <w:bookmarkStart w:name="z47" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 10 (десять) процентов для третьей категории обязательств банка в иностранной валюте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z32" w:id="12"/>
+    <w:bookmarkStart w:name="z48" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей настоящего постановления к банкам первой группы относятся банки, обеспечившие по итогам 2025 года совокупный рост не менее 20 (двадцати) процентов для следующих активов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:bookmarkStart w:name="z49" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиты субъектам предпринимательства (нефинансовые организации – резиденты Республики Казахстан, юридические лица и индивидуальные предприниматели, получившие кредит на предпринимательские цели);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:bookmarkStart w:name="z50" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственные ценные бумаги Министерства финансов Республики Казахстан и местных исполнительных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z35" w:id="15"/>
-[...15 lines deleted...]
-      корпоративные ценные бумаги субъектов квазигосударственного сектора (акционерное общество "Национальный управляющий холдинг "Байтерек", акционерное общество "Фонд национального благосостояния "Самрук-Қазына" и их дочерние организации, акционерное общество "Казахстанский фонд устойчивости");</w:t>
+    <w:bookmarkStart w:name="z51" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корпоративные ценные бумаги субъектов квазигосударственного сектора (акционерное общество "Национальный инвестиционный холдинг "Байтерек", акционерное общество "Фонд национального благосостояния "Самрук-Қазына" и их дочерние организации, акционерное общество "Казахстанский фонд устойчивости");</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:bookmarkStart w:name="z52" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       корпоративные ценные бумаги иных эмитентов-резидентов Республики Казахстан, не относящихся к финансовым организациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z37" w:id="17"/>
-[...15 lines deleted...]
-      Остальные банки относятся к банкам второй группы.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банки, у которых по состоянию на 1 января 2025 года отсутствовали активы, указанные в части второй настоящего пункта, а также банки не отнесенные к банкам первой группы, относятся к банкам второй группы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для банка, созданного в 2025 году в результате добровольной реорганизации микрофинансовой организации в форме конвертации в банк, расчет совокупного роста активов за 2025 год осуществляется, исходя из объемов соответствующих активов микрофинансовой организации по состоянию на 1 января 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный Банк Республики Казахстан уведомляет банк об отнесении его к соответствующей группе с указанием использованных показателей и результата расчетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Постановление дополнено пунктом 1-1 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию); в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. В периоды формирования резервных активов с 1 сентября 2026 года установить банкам нормативы минимальных резервных требований в размере:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 5 (пять) процентов для первой и второй категории обязательств банка в национальной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 3,5 (три целых пять десятых) процентов для третьей категории обязательств банка в национальной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 15 (пятнадцать) процентов для первой и второй категории обязательств банка в иностранной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 10 (десять) процентов для третьей категории обязательств банка в иностранной валюте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Постановление дополнено пунктом 1-2 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Постановление дополнено пунктом 1-2 в соответствии с постановлением Правления Национального Банка РК от 25.07.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
+        <w:t xml:space="preserve">      Постановление предусматривается дополнить пунктами 1-3 и 1-4 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z11" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции постановления Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить банкам, в отношении которых имеется вступившее в законную силу решение суда о проведении реструктуризации банка, до вступления в законную силу решения суда о прекращении реструктуризации нормативы минимальных резервных требований в размере 0,0 (ноль целых ноль десятых) процентов для всех обязательств банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z12" w:id="24"/>
+    <w:bookmarkStart w:name="z12" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 39 "Об установлении нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10985, опубликовано 18 мая 2015 года в информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z13" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z13" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департаменту денежно-кредитной политики (Тутушкин В.А.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z14" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z14" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z15" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z15" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления его направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z16" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z16" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z17" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z17" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятий, предусмотренных подпунктами 2), 3) настоящего пункта и пунктом 5 настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z18" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z18" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменту внешних коммуникаций - пресс-службе Национального Банка (Адамбаева А.Р.) обеспечить в течение десяти календарных дней после государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z19" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z19" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Абылкасымову М.Е.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z20" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z20" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее постановление подлежит официальному опубликованию и вводится в действие с 13 августа 2019 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1327,55 +1531,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1701,31 +1905,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>