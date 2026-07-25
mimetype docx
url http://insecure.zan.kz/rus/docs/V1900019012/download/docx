--- v1 (2026-06-06)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5078dc2" w14:textId="5078dc2">
+    <w:p w14:paraId="6a907ec" w14:textId="6a907ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -948,415 +948,623 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней со дня его принятия и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3. Установить организациям, осуществляющим отдельные виды банковских операций, имеющим право осуществлять прием депозитов, открытие и ведение банковских счетов физических и (или) юридических лиц и имеющим доступ к операциям Национального Банка Республики Казахстан, и Национальному оператору почты (далее – организация) нормативы минимальных резервных требований в размере:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 5 (пять) процентов для первой и второй категории обязательств организации в национальной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 3,5 (три целых пять десятых) процентов для третьей категории обязательств организации в национальной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 15 (пятнадцать) процентов для первой и второй категории обязательств организации в иностранной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 10 (десять) процентов для третьей категории обязательств организации в иностранной валюте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативы, установленные настоящим пунктом, применяются к Национальному оператору почты, если иное не установлено пунктом 1-4 настоящего постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Постановление дополнено пунктом 1-3 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-4. Если на дату завершения периода определения минимальных резервных требований сто процентов пакета акций Национального оператора почты прямо или косвенно принадлежат государству, установить Национальному оператору почты нормативы минимальных резервных требований в размере: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 3,5 (три целых пять десятых) процентов для первой, второй и третьей категории обязательств Национального оператора почты в национальной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 10 (десять) процентов для первой, второй и третьей категории обязательств Национального оператора почты в иностранной валюте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Постановление предусматривается дополнить пунктами 1-3 и 1-4 в соответствии с постановлением Правления Национального Банка Республики Казахстан от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Постановление дополнено пунктом 1-4 в соответствии с постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Установить банкам и организациям, в отношении которых имеется вступившее в законную силу решение суда о проведении реструктуризации, до вступления в законную силу решения суда о прекращении реструктуризации нормативы минимальных резервных требований в размере 0 (ноль) процентов для всех обязательств банка и организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 20 марта 2015 года № 39 "Об установлении нормативов минимальных резервных требований" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10985, опубликовано 18 мая 2015 года в информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z13" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z13" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департаменту денежно-кредитной политики (Тутушкин В.А.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z14" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z14" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z15" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z15" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления его направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z16" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z16" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z17" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z17" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятий, предусмотренных подпунктами 2), 3) настоящего пункта и пунктом 5 настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z18" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z18" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменту внешних коммуникаций - пресс-службе Национального Банка (Адамбаева А.Р.) обеспечить в течение десяти календарных дней после государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z19" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z19" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Абылкасымову М.Е.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z20" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z20" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее постановление подлежит официальному опубликованию и вводится в действие с 13 августа 2019 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1531,55 +1739,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1905,31 +2113,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>