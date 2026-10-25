--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df0cc2a" w14:textId="df0cc2a">
+    <w:p w14:paraId="70f8761" w14:textId="70f8761">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -739,164 +739,179 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 13 июня 2019 года № 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра юстиции РК от 01.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 869</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляется: В Министерство юстиции Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет – ресурсе: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="11"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>
+      Сведения об исполнении исполнительных производств о взыскании алиментных платежей и привлечение должников к ответственности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период 20__ год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -945,70 +960,66 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Круг лиц, представляющих информацию: региональные палаты частных судебных исполнителей, территориальные органы юстиции. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы административных данных: - не позднее 4 (четвертого) числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Количество должников привлеченных к уголовной ответственности по материалам частных судебных исполнителей</w:t>
+        <w:t xml:space="preserve"> 1. Количество должников привлеченных к уголовной ответственности по материалам частных судебных исполнителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -1027,357 +1038,449 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-П. №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>П. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регион</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код классификатора административно территориальных объектов</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код классификатора административно территориальных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статья Уголовного кодекса Республики Казахстан</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Статья Уголовного кодекса Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество правонарушений, зарегистрированных в Едином реестре досудебных расследований в отчетном периоде</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество правонарушений, зарегистрированных в Едином реестре досудебных расследований в отчетном периоде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество прекращенных уголовных дел по нереабилитирующим основаниям</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество прекращенных уголовных дел по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нереабилитирующим</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> основаниям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество прекращенных уголовных дел по реабилитирующим основаниям</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество прекращенных уголовных дел по реабилитирующим основаниям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество направленных в суд уголовных дел</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество направленных в суд уголовных дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток</w:t>
-[...17 lines deleted...]
-уголовных дел</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Остаток уголовных дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2208,70 +2311,66 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Сведения об исполнении исполнительных документов о взыскании алиментов судебными исполнителями</w:t>
+        <w:t xml:space="preserve"> 2. Сведения об исполнении исполнительных документов о взыскании алиментов судебными исполнителями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -2295,419 +2394,517 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-П.№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>П.№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регион</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код классификатора административно территориальных объектов</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код классификатора административно территориальных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество исполнительных производств, находящихся в остатке на конец отчетного периода, составляет включая графы 5, 6,7, 8, 10</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество исполнительных производств, находящихся в остат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ке на конец отчетного периода, составляет включая графы 5, 6,7, 8, 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Из них, исполнительных документов, которые находятся на периодическом исполнении</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Из них, исполнительных документов, которые находятся на периодическом исполнении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество исполнительных документов, по которым алименты оплачиваются самостоятельно</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество исполнительных документов, по которым алименты </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оплачиваются самостоятельно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество проблемных исполнительных документов о взыскании алиментов</w:t>
-[...17 lines deleted...]
-из них:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество проблемных исполнительных документов о взыскании алиментов из них:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество должников привлеченных к административной ответственности</w:t>
-[...35 lines deleted...]
-Республики Казахстан об административных правонарушениях</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество должников</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> привлеченных к административной ответственности по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 669</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество направленных представлении в органы внутренних дел</w:t>
-[...17 lines deleted...]
-по статье 139 Уголовного кодекса Республики Казахстан</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество направленных представлении в органы внут</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ренних дел по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 139</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3075,51 +3272,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма задолженности (тенге)</w:t>
+сумма задолженности (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3147,51 +3344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма задолженности (тенге)</w:t>
+сумма задолженности (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4125,52 +4322,52 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Продолжение таблицы </w:t>
+        <w:t>
+      Продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4185,123 +4382,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество выставленных запретов на выезд в отношении должников "Беркут"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество выставленных запретов на выезд в отношении должников "Беркут"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество документов, где задолженность не выплачивается и установлено имущество из графы 10</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество документов, где задолженность не выплачивается и установлено имущество из графы 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество исполнительных производств, где приняты меры по оценке и реализации имущества</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество исполнительных производств, где приняты меры по оценке и реализации имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4491,814 +4718,176 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________             ____________ </w:t>
+        <w:t>
+      __________________________________________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             (Фамилия, имя, отчество (при его наличии)             (подпись)</w:t>
+      (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             руководителя территориального органа юстиции)</w:t>
+      руководителя территориального органа юстиции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       __________________________________________             ____________</w:t>
+      _________________________________________________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (Фамилия, имя, отчество (при его наличии) сотрудника,       (подпись)</w:t>
+      (Фамилия, имя, отчество (при его наличии) сотрудника, (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       ответственного за составление информации)</w:t>
+      ответственного за составление информации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...70 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Сведения об исполнении исполнительных производств о взыскании алиментных платежей и привлечение должников к ответственности".</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Форма подписывается руководителем территориального органа юстиции и ответственным сотрудником за составление информации, и представляется в Министерство юстиции Республики Казахстан в срок не позднее 4 (четвертого) числа месяца, следующего за отчетным периодом.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...557 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5429,168 +5018,168 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Предоставление информации региональной палатой частных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        судебных исполнителей в Республиканскую палату и территориальному органу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   уполномоченного органа о своей деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра юстиции РК от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1086</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                    Таблица 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z80" w:id="47"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z80" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Количество частных судебных исполнителей за ___________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6000,88 +5589,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:bookmarkStart w:name="z78" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                    Таблица 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z81" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Список частных судебных исполнителей за __________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7016,100 +6605,100 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                    Таблица 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z82" w:id="51"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z82" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения об ответственности частных судебных исполнителей за</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ____________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -8623,224 +8212,224 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра юстиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 июня 2019 года № 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="52"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 января 2011 года № 16 "Об утверждении формы и сроков предоставления информации частными судебными исполнителями, региональными палатами частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 6753, опубликован 16 апреля 2011 года в газете "Казахстанская правда" № 129-130 (26550-26551).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z39" w:id="53"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра юстиции Республики Казахстан от 7 марта 2014 года № 101 "О внесении изменений в приказ Министра юстиции Республики Казахстан от 20 января 2011 года № 16 "Об утверждении формы и сроков предоставления информации частными судебными исполнителями, региональными коллегиями частных судебных исполнителей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9254, опубликован 11 апреля 2014 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z40" w:id="54"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра юстиции Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра юстиции Республики Казахстан от 27 февраля 2015 года № 126 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10460, опубликован 1 апреля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9166,31 +8755,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>