--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5e9b1c" w14:textId="b5e9b1c">
+    <w:p w14:paraId="7fff977" w14:textId="7fff977">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -531,51 +531,61 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      М. Бекетаев</w:t>
+              <w:t xml:space="preserve">      М. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекетаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -621,51 +631,61 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Р. Даленов</w:t>
+              <w:t xml:space="preserve">      Р. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Даленов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z13" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1686,407 +1706,511 @@
         <w:t>
       10. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля, нарушающих законодательство Республики Казахстан в сфере регистрации юридических лиц, филиалов и представительств, являющихся коммерческими организациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z103" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для оценки степени рисков по субъективным критериям для проведения профилактического контроля с посещением субъекта (объекта) контроля используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z104" w:id="39"/>
+    <w:bookmarkStart w:name="z105" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) результаты мониторинга отчетности и сведений, представляемые субъектом контроля, в том числе посредством информационной системы "Национальный реестр бизнес-идентификационных номеров" (далее - ИС НР БИН);</w:t>
+      1) результаты мониторинга отчетности и сведений, представляемые субъектом контроля, в том числе посредством цифровой системы "Национальный реестр бизнес-идентификационных номеров" (далее - ЦС НР БИН).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z105" w:id="40"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="41"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции совместного приказа Министра юстиции РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.08.2026 № 137 (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. На основании имеющихся источников информации, уполномоченный орган в области регистрации юридических лиц формирует данные по субъективным критериям, подлежащие анализу и оценке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z107" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z107" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Анализ и оценка субъективных критериев позволяет сконцентрировать проведение профилактического контроля субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z108" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z108" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z109" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением не допускается включение их при формировании списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z110" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета общего показателя степени риска по субъективным критериям, определенном в главе 3 настоящих Критериев, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z111" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z111" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска по субъективным критериям в отношении филиалов Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан", согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Особенности формирования системы оценки и управления рисками</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z112" w:id="47"/>
+    <w:bookmarkStart w:name="z113" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Система оценки и управления рисками ведется с использованием ЦС НР БИН и других цифровых систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Система оценки и управления рисками ведется с использованием ИС НР БИН и других информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="49"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции совместного приказа Министра юстиции РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.08.2026 № 137 (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Расчет показателя степени риска по субъективным критериям, а также показатели степени риска, в соответствии с которыми субъект контроля относится к высокой, средней или низкой степеням риска, устанавливаются в критериях оценки степени риска согласно перечню субъективных критериев для определения степени риска по субъективным критериям в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z115" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок расчета степени риска по субъективным критериям</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z115" w:id="50"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="51"/>
+    <w:bookmarkStart w:name="z116" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Для отнесения субъекта контроля к степени риска в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z117" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z117" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области в сфере регистрации юридических лиц, филиалов и представительств, являющихся коммерческими организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z118" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z118" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       собирает информацию и формирует базу данных по субъективным критериям из источников в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2101,791 +2225,791 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев, в зависимости от проведения профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z119" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z119" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z120" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z120" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z121" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z121" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z122" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z122" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z123" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z123" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z124" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z124" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z125" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z125" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z126" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z126" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. При выявлении одного грубого нарушения по любому из источников информации, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z127" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z127" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z128" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z128" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z129" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z129" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z130" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z130" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = (SР2 х 100/SР1) х 0,7, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z131" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z131" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z132" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z132" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – требуемое количество значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z133" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z133" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – количество выявленных значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z134" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z134" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z135" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z135" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z136" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z136" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР2 х 100/SР1) х 0,3, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z137" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z137" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z138" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z138" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – требуемое количество незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z139" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z139" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z140" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z140" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z141" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z141" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z142" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z142" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z143" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z143" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z144" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z144" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z145" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z145" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z146" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z146" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z147" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z147" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2184400" cy="787400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2907,230 +3031,230 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="83"/>
+    <w:bookmarkStart w:name="z148" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z149" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z149" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия xi,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z150" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z150" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z151" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z151" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z152" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z152" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z153" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z153" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1524000" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3152,151 +3276,151 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="89"/>
+    <w:bookmarkStart w:name="z154" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z155" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z155" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z156" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z156" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z157" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z157" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3311,70 +3435,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z158" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Проверочные листы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z158" w:id="93"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="94"/>
+    <w:bookmarkStart w:name="z159" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Проверочные листы составляются для однородных групп субъектов (объектов) контроля и включают требования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3389,91 +3513,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 132 Кодекса и с соблюдением условий, определенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z160" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z160" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Проверочные листы формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3565,68 +3689,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридических лиц, являющихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммерческими организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="96"/>
+    <w:bookmarkStart w:name="z162" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушений требований субъектов (объектов) контроля в сфере регистрации юридических лиц, являющихся коммерческими организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным совместным приказом Министра юстиции РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.08.2026 № 137 (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5540,51 +5702,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Истребования от услугополучателей документов, которые могут быть получены из информационных систем</w:t>
+Истребования от услугополучателей документов, которые могут быть получены из цифровых систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5943,68 +6105,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридических лиц, являющихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммерческими организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="97"/>
+    <w:bookmarkStart w:name="z164" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска в сфере регистрации юридических лиц, являющихся коммерческими организациями в соответствии с Предпринимательским кодексом Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7325,126 +7487,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июля 2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 61  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="98"/>
+    <w:bookmarkStart w:name="z74" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере регистрации юридических лиц и учетной регистрации их филиалов и представительств, являющихся коммерческими организациями в соответствии с Предпринимательским кодексом Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра юстиции РК от 15.09.2023 № 661 и Министра национальной экономики РК от 18.09.2023 № 163 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z166" w:id="99"/>
+        <w:t xml:space="preserve"> Министра юстиции РК от 15.09.2023 № 661 и Министра национальной экономики РК от 18.09.2023 № 163 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным совместным приказом Министра юстиции РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.08.2026 № 137 (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении деятельности филиалов Некоммерческого акционерного общества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Государственная корпорация "Правительство для граждан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10219,51 +10419,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Истребования от услугополучателей документов, которые могут быть получены из информационных систем</w:t>
+Истребования от услугополучателей документов, которые могут быть получены из цифровых систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10577,64 +10777,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z167" w:id="100"/>
+      <w:bookmarkStart w:name="z167" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а): ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должность подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10776,55 +10976,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>