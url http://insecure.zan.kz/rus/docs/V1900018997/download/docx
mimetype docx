--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b8851e" w14:textId="5b8851e">
+    <w:p w14:paraId="91fb22e" w14:textId="91fb22e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1445,210 +1445,304 @@
         <w:t>
       Услуги данных дистанционного зондирования Земли приобретаются местными исполнительными органами в порядке, установленном законодательствами о государственных закупках и об информатизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, обеспечение актуальными данными дистанционного зондирования Земли осуществляется поставщиком услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При проведении мониторинга использования и нерационального использования земель уполномоченный орган по земельным отношениям анализирует полученные результаты с использованием следующим данных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дистанционного зондирования Земли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежегодного земельного баланса районов (города областного значения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       базы идентификации сельскохозяйственных животных для получения сведений о наличии поголовья сельскохозяйственных животных, принадлежащих землепользователю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для определения допустимой нормы нагрузки на общую площадь пастбищ, принадлежащих землепользователю, используются сведения о поголовье сельскохозяйственных животных, полученные из базы данных по идентификации сельскохозяйственных животных на момент проведения мониторинга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления несоответствий между данными информационной системы единого государственного кадастра недвижимости, земельного баланса и фактического использования земель по данным дистанционного зондирования Земли, уполномоченный орган по земельным отношениям направляет запрос на уточнение данных в Государственную корпорацию "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уполномоченный орган по земельным отношениям района, города областного значения по результатам мониторинга земель ежегодно, до 10 сентября соответствующего календарного года формирует информацию о неиспользуемых земельных участках сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства (далее – информация) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и через систему электронного документооборота направляет в территориальное подразделение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1667,348 +1761,348 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок организации и проведения мониторинга использования земель без применения информационных технологий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Организация и проведение работ по мониторингу использования земель осуществляется уполномоченным органом по земельным отношениям на основании заключенных договоров временного возмездного землепользования (аренды), с участием представителей общественных советов, негосударственных организаций в области агропромышленного комплекса и органов местного самоуправления путем сбора, обработки и анализа информации о подлежащих мониторингу земельных участках сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства, и выработки соответствующих рекомендаций и заключений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заключенного договора временного возмездного землепользования (аренды) земельного участка сельскохозяйственного назначения для ведения крестьянского или фермерского хозяйства либо сельскохозяйственного производства проводится мониторинг использования земель, в том числе исполнения победителем принятых обязательств по использованию земель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первые пять лет аренды ежегодно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в последующие периоды: на орошаемых сельскохозяйственных угодьях – каждые три года, на неорошаемых сельскохозяйственных угодьях – каждые пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении мониторинга использования земель уполномоченный орган по земельным отношениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на постоянной основе ведет учет земельных участков сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства на основании заключенных договоров временного возмездного землепользования (аренды) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ежегодно до 1 января следующего календарного года формирует список представителей общественного совета, негосударственных организаций в области агропромышленного комплекса и органов местного самоуправления для участия в процессе проведения мониторинга земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ежегодно до 20 января соответствующего календарного года формирует и утверждает перечень земельных участков сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства на основании заключенных договоров временного возмездного землепользования (аренды) и подлежащих мониторингу (далее – Перечень) в календарном году по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за исключением земельных участков, срок аренды которых истекает в течение года на момент формирования перечня; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в срок до 01 февраля соответствующего календарного года обеспечивает размещение утвержденного Перечня на официальном интернет-ресурсе местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения и направляет его в общественный совет, негосударственные организации в области агропромышленного комплекса и органы местного самоуправления для ознакомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для осуществления мониторинга использования земель уполномоченный орган по земельным отношениям в срок до 15 декабря соответствующего календарного года направляет запросы по включенным в Перечень земельным участкам в:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уполномоченный орган в сфере ветеринарии для получения сведений о наличии поголовья сельскохозяйственных животных, принадлежащих землепользователю, из базы данных по идентификации сельскохозяйственных животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2037,110 +2131,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) территориальное подразделение для получения сведений о проведенных проверках и профилактическом контроле по включенным в Перечень земельным участкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) арендаторам земельных участков для получения информации об исполнении принятых ими обязательств по использованию земель, с приложением соответствующих подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости, в целях уточнения и (или) установления необходимой информации и их дополнения для сбора сведений по таким земельным участкам уполномоченный орган по земельным отношениям направляет запросы в заинтересованные государственные органы и организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2159,190 +2253,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Срок предоставления запрашиваемой информации в уполномоченный орган по земельным отношениям составляет 15 (пятнадцать) календарных дней со дня поступления соответствующего запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченный орган по земельным отношениям после сбора и обработки полученной информации, а также сведений об использовании пахотных угодий, предоставляемых землепользователем в соответствии с договором временного возмездного землепользования (аренды), проводит ее анализ с участием представителей общественного совета, Национальной палаты предпринимателей Республики Казахстан и органов местного самоуправления, на основании которого производит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) составление в срок до 1 марта следующего за проведением мониторинга календарного года отчета о результатах мониторинга земельных участков сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – отчет мониторинга), с заключениями и рекомендациями по каждому земельному участку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение в срок до 1 апреля следующего за проведением мониторинга календарного года отчета о результатах мониторинга на официальном интернет-ресурсе местного исполнительного органа района, города областного значения и направление его в общественный совет, негосударственные организации в области агропромышленного комплекса и органы местного самоуправления для сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. По итогам мониторинга использования земель уполномоченный орган по земельным отношениям, ежеквартально, до 25 числа месяца, следующего за отчетным кварталом, формирует перечень неиспользуемых по назначению либо используемых с нарушением законодательства Республики Казахстан земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и через систему электронного документооборота направляет в территориальное подразделение для принятия соответствующих мер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2361,70 +2455,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Положительные результаты мониторинга использования земель, проводимого с участием представителей общественного совета, негосударственных организаций в области агропромышленного комплекса и органов местного самоуправления, являются основанием для принятия местным исполнительным органом района, города областного значения решения о продлении срока действия договора временного возмездного землепользования (аренды) земельного участка сельскохозяйственного назначения для ведения крестьянского или фермерского хозяйства либо сельскохозяйственного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2620,198 +2714,198 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="61"/>
+    <w:bookmarkStart w:name="z394" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z395" w:id="62"/>
+      <w:bookmarkStart w:name="z395" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в территориальные подразделения ведомства центрального</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного органа по управлению земельными ресурсами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Форма административных данных размещена на интернет-ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о неиспользуемых земельных участках сельскохозяйственного назначения, предоставленных для введения крестьянского или фермерского хозяйства, сельскохозяйственного производства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра сельского хозяйства РК от 21.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z397" w:id="64"/>
+      <w:bookmarkStart w:name="z397" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы административных данных: форма ИНЗУСХН-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2917,80 +3011,80 @@
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="65"/>
+          <w:bookmarkStart w:name="z398" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3258,80 +3352,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="66"/>
+          <w:bookmarkStart w:name="z408" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3933,384 +4027,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или фермерского хозяйства,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственного производства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z419" w:id="67"/>
+    <w:bookmarkStart w:name="z419" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация о неиспользуемых земельных участках сельскохозяйственного назначения, предоставленных для введения крестьянского или фермерского хозяйства, сельскохозяйственного производства"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z420" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z420" w:id="68"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z421" w:id="69"/>
+    <w:bookmarkStart w:name="z421" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация о неиспользуемых земельных участках сельскохозяйственного назначения, предоставленных для введения крестьянского или фермерского хозяйства, сельскохозяйственного производства" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z422" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z422" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется уполномоченными органами по земельным отношениям районов, городов областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z423" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z423" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z424" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z424" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется в территориальные подразделения ведомства центрального уполномоченного органа по управлению земельными ресурсами уполномоченными органами по земельным отношениям районов, городов областного значения ежегодно, до 10 сентября соответствующего календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z425" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z425" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z426" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z426" w:id="74"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z427" w:id="75"/>
+    <w:bookmarkStart w:name="z427" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z428" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z428" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 Формы указывается наименование юридического лица или фамилия, имя, отчество (при его наличии) физического лица (собственника земельного участка, землепользователя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z429" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z429" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер собственника земельного участка, землепользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z430" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z430" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 Формы указываются кадастровый номер и место нахождения земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z431" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z431" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 5 Формы указывается общая площадь земельного участка в гектарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z432" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z432" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графах 6 Формы указывается дата регистрации прав на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z433" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z433" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 7 Формы указывается номер поля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z434" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z434" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 8 Формы указывается площадь поля в гектарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z435" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z435" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 9 Формы указывается информация о неиспользовании земли (вид нарушения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4506,92 +4600,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учет земельных участков сельскохозяйственного назначения, предоставленных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для ведения крестьянского или фермерского хозяйства, сельскохозяйственного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производства на основании заключенных договоров временного возмездного землепользования (аренды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4683,80 +4777,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="85"/>
+          <w:bookmarkStart w:name="z95" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5496,80 +5590,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="86"/>
+          <w:bookmarkStart w:name="z131" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6621,51 +6715,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="87"/>
+    <w:bookmarkStart w:name="z161" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень земельных участков сельскохозяйственного назначения,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6674,51 +6768,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельскохозяйственного производства на основании заключенных договоров временного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>возмездного землепользования (аренды) и подлежащих мониторингу в _______ году</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6810,80 +6904,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="88"/>
+          <w:bookmarkStart w:name="z163" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7623,80 +7717,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="89"/>
+          <w:bookmarkStart w:name="z199" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8748,80 +8842,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="90"/>
+    <w:bookmarkStart w:name="z229" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии поголовья сельскохозяйственных животных, принадлежащих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>землепользователю, из базы данных по идентификации сельскохозяйственных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -8829,80 +8923,80 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="91"/>
+          <w:bookmarkStart w:name="z230" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9375,80 +9469,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="92"/>
+          <w:bookmarkStart w:name="z249" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10432,68 +10526,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="93"/>
+    <w:bookmarkStart w:name="z277" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о проведении землепользователем работ по обработке и посеву сельскохозяйственных культур, включая посевы многолетних трав и о наличии чистых паров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено приказом и.о. Министра сельского хозяйства РК от 21.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10727,160 +10821,160 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z309" w:id="94"/>
+    <w:bookmarkStart w:name="z309" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о результатах мониторинга земельных участков сельскохозяйственного назначения,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="95"/>
+          <w:bookmarkStart w:name="z310" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11345,80 +11439,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="96"/>
+          <w:bookmarkStart w:name="z330" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11738,148 +11832,148 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="97"/>
+    <w:bookmarkStart w:name="z342" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="98"/>
+          <w:bookmarkStart w:name="z343" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В том числе пастбищ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12258,80 +12352,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z360" w:id="99"/>
+          <w:bookmarkStart w:name="z360" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12870,198 +12964,198 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="100"/>
+    <w:bookmarkStart w:name="z372" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z437" w:id="101"/>
+      <w:bookmarkStart w:name="z437" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в территориальные подразделения ведомства центрального</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного органа по управлению земельными ресурсами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Форма административных данных размещена на интернет-ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень неиспользуемых по назначению либо используемых с нарушением законодательства Республики Казахстан земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа и.о. Министра сельского хозяйства РК от 21.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z439" w:id="103"/>
+      <w:bookmarkStart w:name="z439" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы административных данных: форма ПНПНИНЗ-2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность: ежеквартально</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13168,80 +13262,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z440" w:id="104"/>
+          <w:bookmarkStart w:name="z440" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13545,80 +13639,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="105"/>
+          <w:bookmarkStart w:name="z451" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13908,64 +14002,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z462" w:id="106"/>
+      <w:bookmarkStart w:name="z462" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14297,458 +14391,458 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или фермерского хозяйства,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственного производства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z464" w:id="107"/>
+    <w:bookmarkStart w:name="z464" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Перечень неиспользуемых по назначению либо используемых с нарушением законодательства Республики Казахстан земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z465" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z465" w:id="108"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z466" w:id="109"/>
+    <w:bookmarkStart w:name="z466" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Перечень неиспользуемых по назначению либо используемых с нарушением законодательства Республики Казахстан земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z467" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z467" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется уполномоченными органами по земельным отношениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z468" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z468" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z469" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z469" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется в территориальные подразделения ведомства центрального уполномоченного органа по управлению земельными ресурсами уполномоченными органами по земельным отношениям ежеквартально, до 25 числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z470" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z470" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z471" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z471" w:id="114"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z472" w:id="115"/>
+    <w:bookmarkStart w:name="z472" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z473" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z473" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 Формы указывается наименование юридического лица или фамилия, имя, отчество (при его наличии) физического лица (собственника земельного участка, землепользователя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z474" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z474" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер собственника земельного участка, землепользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z475" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z475" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 Формы указываются кадастровый номер и место нахождения земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z476" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z476" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 5 Формы указывается вид сельскохозяйственных угодий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z477" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z477" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 6 Формы указывается общая площадь земельного участка в гектарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z478" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z478" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графах 7 Формы указывается дата регистрации прав на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z479" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z479" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 8 Формы указывается номер поля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z480" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z480" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 9 Формы указывается площадь поля в гектарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z481" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z481" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 10 Формы указывается информация о неиспользовании земельного участка (вид нарушения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15074,31 +15168,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>