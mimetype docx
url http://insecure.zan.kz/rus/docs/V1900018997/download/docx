--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91fb22e" w14:textId="91fb22e">
+    <w:p w14:paraId="be47ed4" w14:textId="be47ed4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1449,260 +1449,226 @@
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, обеспечение актуальными данными дистанционного зондирования Земли осуществляется поставщиком услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При проведении мониторинга использования и нерационального использования земель уполномоченный орган по земельным отношениям анализирует полученные результаты с использованием, следующим данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z482" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дистанционного зондирования Земли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z483" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежегодного земельного баланса районов (города областного значения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z484" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      базы идентификации сельскохозяйственных животных для получения сведений о наличии поголовья сельскохозяйственных животных, принадлежащих землепользователю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z485" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для определения допустимой нормы нагрузки на общую площадь пастбищ, принадлежащих землепользователю, используются сведения о поголовье сельскохозяйственных животных, полученные из базы данных по идентификации сельскохозяйственных животных на момент проведения мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z486" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае выявления несоответствий между данными цифровой системы единого государственного кадастра недвижимости, земельного баланса и фактического использования земель по данным дистанционного зондирования Земли, уполномоченный орган по земельным отношениям направляет запрос на уточнение данных в Государственную корпорацию "Правительство для граждан". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уполномоченный орган по земельным отношениям района, города областного значения по результатам мониторинга земель ежегодно, до 10 сентября соответствующего календарного года формирует информацию о неиспользуемых земельных участках сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства (далее – информация) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -14794,55 +14760,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>