--- v0 (2025-12-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6540b18" w14:textId="6540b18">
+    <w:p w14:paraId="879dc66" w14:textId="879dc66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,671 +76,674 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об установлении случая наличия возможности одного лица самостоятельно либо совместно с одним или несколькими лицами определять решения юридического лица иным образом</w:t>
+        <w:t>Об установлении случая наличия возможности одного лица самостоятельно либо совместно с одним или несколькими лицами определять решения юридического лица или организации, не являющейся юридическим лицом, иным образом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 2 июля 2019 года № 113. Зарегистрировано в Министерстве юстиции Республики Казахстан 9 июля 2019 года № 18996.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...49 lines deleted...]
-        <w:t>" (далее – Закон о страховой деятельности) Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О страховой деятельности" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...15 lines deleted...]
-      1. Установить случай наличия возможности одного лица самостоятельно либо совместно с одним или несколькими лицами определять решения юридического лица иным образом, когда одно юридическое лицо финансирует другое юридическое лицо, должностным лицом (за исключением независимого директора) и (или) акционерами (учредителями, участниками) которого являются должностное лицо и (или) руководящий работник (за исключением независимого директора) финансирующего (финансирующих) лица (лиц), в размере, превышающем собственный капитал финансируемого юридического лица.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Установить случай наличия возможности одного лица самостоятельно либо совместно с одним или несколькими лицами определять решения юридического лица или организации, не являющейся юридическим лицом, иным образом, когда одно юридическое лицо финансирует другое юридическое лицо или организацию, не являющуюся юридическим лицом, (далее - организация, являющаяся подконтрольной), должностным лицом (за исключением независимого директора) и (или) крупным акционером (крупным участником) или учредителем, которых являются должностное лицо и (или) руководящий работник (за исключением независимого директора) финансирующего (финансирующих) лица (лиц), в размере, превышающем собственный капитал организации, являющейся подконтрольной.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего пункта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под организацией, являющейся подконтрольной, понимается юридическое лицо или организация, не являющаяся юридическим лицом, решения которого определяются страховой (перестраховочной) организацией самостоятельно либо совместно с одним или несколькими лицами, либо юридическое лицо, являющееся страховой (перестраховочной) организацией, решения которого определяются юридическим лицом самостоятельно либо совместно с одним или несколькими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под лицом, самостоятельно либо совместно с одним или несколькими лицами определяющим решения юридического лица или организации, не являющейся юридическим лицом, понимается юридическое лицо, самостоятельно либо совместно с одним или несколькими лицами определяющее решения страховой (перестраховочной) организации, либо страховая (перестраховочная) организация, самостоятельно либо совместно с одним или несколькими лицами определяющая решения юридического лица или организации, не являющейся юридическим лицом.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 28</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 4 июля 2012 года № 217 "Об утверждении Инструкции о возможности одного лица самостоятельно либо совместно с одним или несколькими лицами определять решения юридического лица в силу договора (подтверждающих документов) или иным образом" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7854, опубликовано 26 сентября 2012 года в газете "Казахстанская правда" № 326-327 (27145-27146).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту методологии и регулирования финансовых организаций (Салимбаев Д.Н.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления его направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятий, предусмотренных подпунктами 2), 3) настоящего пункта и пунктом 4 настоящего постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департаменту внешних коммуникаций – пресс-службе Национального Банка обеспечить в течение десяти календарных дней после государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      3. Департаменту методологии и регулирования финансовых организаций (Салимбаев Д.Н.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Смолякова О.А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...15 lines deleted...]
-      1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -797,55 +800,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1171,31 +1174,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>