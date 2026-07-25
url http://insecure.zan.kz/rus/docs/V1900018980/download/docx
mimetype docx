--- v0 (2025-10-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ef75d3" w14:textId="8ef75d3">
+    <w:p w14:paraId="53614f4" w14:textId="53614f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра оборонной и аэрокосмической промышленности Республики Казахстан от 28 марта 2018 года № 53/НҚ "Об утверждении Правил формирования и ведения реестра доверенной продукции электронной промышленности и программного обеспечения, а также критериев включения продукции электронной промышленности и программного обеспечения в реестр доверенной продукции электронной промышленности и программного обеспечения"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 2 июля 2019 года № 147/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 июля 2019 года № 18980</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 2 июля 2019 года № 147/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 июля 2019 года № 18980.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -520,163 +596,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр цифрового развития,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>промышленности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2706,138 +2809,139 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр доверенного программного обеспечения и продукции электронной промышленности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="269"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1793"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № реестровой записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование программного обеспечения (продукции электронной промышленности) (код по общему классификатору видов экономической деятельности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5957" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2849,344 +2953,344 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Правилами</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> классификации объектов информатизации и классификатором объектов информатизации, утвержденных приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 января 2016 года № 135(зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 13349)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 описание и требуемые функциональные, технические, качественные и эксплуатационные характеристики программного обеспечения (продукции электронной промышленности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер сертификата о происхождении товара формы "СТ-KZ/номер индустриального сертификата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и номер акта уполномоченного органа о включении (изменении) сведений о программном обеспечении (продукции электронной промышленности) в реестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5957" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3564,434 +3668,546 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявка о включении в Реестр доверенного программного обеспечения и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         продукции электронной промышленности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляется ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование уполномоченного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от ___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование юридического лица/ фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               физического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование программного обеспечения</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (продукции электронной промышленности)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вид деятельности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН/ИИН</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии) руководителя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридический адрес регистрации:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контактные номера тел.(факс):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>адрес интернет-ресурса:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К заявке прилагаются:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(для юридических лиц: наименование юридического лица и фамилия, имя,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчество (при его наличии) руководителя или представителя юридического лица,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действующего на основании доверенности (номер и дата выдачи доверенности))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________             "____" ____________ 20 __ года.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>М.П. (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4322,109 +4538,121 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Гарантийное обязательство (заверение заявителя) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица/ фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>физического лица) (полное наименование программного обеспечения</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(продукции электронной промышленности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что вышеуказанное программное обеспечение (продукция электронной промышленности) соответствует критериям, установленным пунктами 20, 21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4461,135 +4689,155 @@
         <w:t>
       Также подтверждается достоверность представленных сведений и документов, прилагаемых к Заявке о включении в "Реестр доверенного программного обеспечения и продукции электронной промышленности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все права и обязанности, возникающие в связи с настоящим гарантийным обязательством, регулируются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z98" w:id="82"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись и печать гаранта:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (должность)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________                         "____" ____________ 20 __ года.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>М.П. (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4932,382 +5180,478 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявка о внесении изменений (дополнений) в Реестр доверенного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             программного обеспечения и продукции электронной промышленности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляется ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование уполномоченного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от ___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование юридического лица/ фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     физического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование программного обеспечения (продукции электронной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         промышленности), включенного в Реестр)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование и содержание реестровой записи, в которые вносятся</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменения (дополнения):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование и содержание реестровой записи в новой редакции:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Причина заявляемых изменений (дополнений):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сведения о заявителе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контактные номера тел.(факс):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(для юридических лиц: наименование юридического лица и фамилия, имя,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчество (при его наличии) руководителя или представителя юридического</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица, действующего на основании доверенности (номер и дата выдачи доверенности))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________                         "____" ____________ 20 __ года.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>М.П. (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5687,31 +6031,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>