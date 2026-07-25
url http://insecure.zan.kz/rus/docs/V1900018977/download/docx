--- v0 (2025-11-09)
+++ v1 (2026-07-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ddedf2" w14:textId="4ddedf2">
+    <w:p w14:paraId="147a6f9" w14:textId="147a6f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,60 +94,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в приказ Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 3 июля 2019 года № 475. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 июля 2019 года № 18977</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 3 июля 2019 года № 475. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 июля 2019 года № 18977.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2593,283 +2669,322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр индустрии и</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфраструктурного развития</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Скляр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>развития, обороны,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и аэрокосмической промышлености</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3300,187 +3415,223 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             существующих зданий и сооружений, связанных с изменением несущих и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             ограждающих конструкций, инженерных систем и оборудования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование</w:t>
       </w:r>
-      <w:r>
-[...115 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителя:_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (ФИО физического лица или наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес: ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон: ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заказчик: ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проектируемого объекта: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес проектируемого объекта: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выдать</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4506,65 +4657,66 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опросный лист для технических условий на подключение к источникам инженерного и коммунального обеспечения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="894"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="1226"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5472,68 +5624,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5624,68 +5769,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5773,66 +5911,70 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z99" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в кол-ве ___шт., единичной мощности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____кВт (кВА)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -5983,51 +6125,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В ТП № _________________ кВА в ТП № _________________ кВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6094,51 +6236,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6167,140 +6309,144 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z100" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/час</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 питьевой воды</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6365,265 +6511,223 @@
               <w:t>
 в т/ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -6676,51 +6780,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6749,51 +6853,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6822,51 +6926,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6931,73 +7035,66 @@
               <w:t>
 На производственные нужды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1212" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7007,73 +7104,66 @@
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1212" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7102,51 +7192,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7272,51 +7362,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 л/сек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7383,51 +7473,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7566,187 +7656,159 @@
               <w:t>
 в т/ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -7780,73 +7842,66 @@
               <w:t>
 фекальных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1212" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7985,73 +8040,66 @@
               <w:t>
 Производственно-загрязненных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1212" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8061,68 +8109,61 @@
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8212,51 +8253,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8327,132 +8368,125 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/ч. макс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Качественный состав и характеристики промышленных стоков (рH, взвешенных веществ, БГ концентрация кислот, щелочей, взрывчатых, воспламеняющих радиоактивных веществ и др.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8555,68 +8589,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9171,51 +9198,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9286,51 +9313,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9678,51 +9705,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9825,68 +9852,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10304,66 +10324,70 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z101" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Горячее водоснабжение при газификации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 многоэтажных домов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11266,137 +11290,138 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қала (елді мекен), жыл</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8295"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для разработки архитектурно-планировочного задания (АПЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11419,51 +11444,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11474,51 +11499,51 @@
               <w:t>
 Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11528,88 +11553,88 @@
               <w:t>
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -11620,166 +11645,166 @@
 Характеристика участка
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің сипаттамасы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11789,202 +11814,202 @@
               <w:t>
 Город, район, микрорайон, аул, квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала, аудан, шағын аудан, ауыл, орам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие застройки (строения и сооружения, существующие на участке, в том числе коммуникации, инженерные сооружения, элементы благоустройства и другие)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12007,51 +12032,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12062,51 +12087,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12116,125 +12141,125 @@
               <w:t>
 Салынған құрылыстың болуы (учаскеде бар құрылыстар мен үй салу, оның ішінде коммуникациялар, инженерлік құрылғылар, абаттандыру элементтері және басқалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезическая изученность (наличие съемок, их масштабы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12257,51 +12282,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12312,51 +12337,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12366,125 +12391,125 @@
               <w:t>
 Геодезиялық зерделенуі (түсірілімдердің болуы, олардың масштабтары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерно-геологическая изученность (имеющиеся материалы инженерно-геологических, гидрогеологических, почвенно-ботанических и других изысканий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12507,51 +12532,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12562,51 +12587,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12616,88 +12641,88 @@
               <w:t>
 Инженерлік-геологиялық зерделенуі (инженерлік-геологиялық, гидрогеологиялық, топырақ-ботаникалық және басқа іздестірулердің қолда бар материалдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -12708,167 +12733,167 @@
 Характеристика проектируемого объекта
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаланатын объектінің сипаттамасы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональное значение объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12891,51 +12916,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12946,51 +12971,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13000,124 +13025,124 @@
               <w:t>
 Объектінің функционалдық мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13127,201 +13152,201 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабаттылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планировочная система</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13332,51 +13357,51 @@
               <w:t>
 По проекту с учетом функционального назначения объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13413,165 +13438,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық мәнін ескере отырып, жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивная схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13581,201 +13606,201 @@
               <w:t>
 По проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивті схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13785,201 +13810,201 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс энергоэффективности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13989,165 +14014,165 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергия тиімділік сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамалары бар нормативтік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -14158,167 +14183,167 @@
 Градостроительные требования
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала құрылысы талаптары
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объемно-пространственное решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14341,51 +14366,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14396,51 +14421,51 @@
               <w:t>
 Учаске бойынша іргелес объектілермен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14450,124 +14475,124 @@
               <w:t>
 Көлемдік-кеңістіктік шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проект генерального плана:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14578,51 +14603,51 @@
               <w:t>
 В соответствии ПДП, вертикальных планировочных отметок прилегающих улиц, требованиям строительных нормативных документов Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14645,135 +14670,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14783,87 +14801,87 @@
               <w:t>
 Жанасатын көшелердің тік жоспарлау белгілерінің егжей-тегжейлі жоспарлау жобасына, Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вертикальная планировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14874,51 +14892,51 @@
               <w:t>
 Увязать с высотными отметками прилегающей территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14955,51 +14973,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15009,87 +15027,87 @@
               <w:t>
 Іргелес аумақтардың жоғары белгілерімен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 благоустройство и озеленение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15100,51 +15118,51 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15167,87 +15185,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 парковка автомобилей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15258,51 +15276,51 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15325,88 +15343,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 использование плодородного слоя почвы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15429,51 +15447,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15484,51 +15502,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15551,87 +15569,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 малые архитектурные формы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15641,87 +15659,87 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шағын сәулет нысандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15731,87 +15749,87 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 освещение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15821,165 +15839,165 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -15990,166 +16008,166 @@
 Архитектурные требования
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет талаптары
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стилистика архитектурного образа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16159,201 +16177,201 @@
               <w:t>
 Сформировать архитектурный образ в соответствии с функциональными особенностями объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулеттік келбетінің стилистикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық ерекшеліктеріне сәйкес сәулеттік келбетін қалыптастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характер сочетания с окружающей застройкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16363,201 +16381,201 @@
               <w:t>
 В соответствии с местоположением объекта и градостроительным значением</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршап тұрған құрылыс салумен өзара үйлесімдік сипаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің орналасқан жеріне және қала құрылысы мәніне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цветовое решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16567,201 +16585,201 @@
               <w:t>
 Согласно согласованному эскизному проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсіне қатысты шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісілген эскиздік жобаға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекламно-информационное решение, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16792,51 +16810,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан от 11 июля 1997 года "О языках в Республике Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16873,51 +16891,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16927,87 +16945,87 @@
               <w:t>
 "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасының 1997 жылғы 11 шiлдедегі Заңының 21-бабына сәйкес жарнамалық-ақпараттық қондырғыларды көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ночное световое оформление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17017,201 +17035,201 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түнгі жарықпен безендіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Входные узлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17221,201 +17239,201 @@
               <w:t>
 Предложить акцентирование входных узлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптарға назар аударуды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Создание условий для жизнедеятельности маломобильных групп населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17426,51 +17444,51 @@
               <w:t>
 Предусмотреть мероприятия в соответствии с указаниями и требованиями строительных нормативных документов Республики Казахстан; предусмотреть доступ инвалидов к зданию, предусмотреть пандусы, специальные подъездные пути и устройства для проезда инвалидных колясок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17507,165 +17525,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іс-шараларды Қазақстан Республикасы құрылыстық нормативтік құжаттарының нұсқаулары мен талаптарына сәйкес көздеу; мүгедектердің ғимаратқа қолжетімділігін көздеу, пандустар, арнайы кірме жолдар мен мүгедектер арбаларының өту жолдарын көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение условий по звукошумовым показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17675,165 +17693,165 @@
               <w:t>
 Согласно требованиям строительных нормативных документов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дыбыс-шу көрсеткіштері бойынша шарттарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -17844,166 +17862,166 @@
 Требования к наружной отделке
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыртқы әрлеуге қойылатын талаптар
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18013,201 +18031,201 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фасад</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18217,87 +18235,87 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ограждающие конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18308,51 +18326,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18375,51 +18393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18429,88 +18447,88 @@
               <w:t>
 Қоршау конструкциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -18521,166 +18539,166 @@
 Требования к инженерным сетям
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік желілерге қойылатын талаптар
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теплоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18691,51 +18709,51 @@
               <w:t>
 Согласно техническим условиям (№ __и дата выдачи технических условий (далее - ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18772,165 +18790,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18940,201 +18958,201 @@
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19145,51 +19163,51 @@
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19226,165 +19244,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электроснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19395,51 +19413,51 @@
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19476,165 +19494,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19645,51 +19663,51 @@
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19726,165 +19744,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникации и телерадиовещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19894,201 +19912,201 @@
               <w:t xml:space="preserve">
 Согласно техническим условиям (№__ и дата выдачи ТУ) и требований нормативным документам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникациялар және телерадиохабар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға (ТШ №__ және берілген күні) және нормативтік құжаттарға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (при необходимости) и ливневая канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20098,201 +20116,201 @@
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (қажет болған жағдайда) және нөсерлік кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарные поливочные системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20302,165 +20320,165 @@
               <w:t>
 Согласно техническим условиям (№ __ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарлы суғару жүйелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -20471,166 +20489,166 @@
 Обязательства, возлагаемые на застройщика
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс салушыға жүктелетін міндеттемелер
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По инженерным изысканиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20641,51 +20659,51 @@
               <w:t xml:space="preserve">
 Приступать к освоению земельного участка разрешается после геодезического выноса и закрепления его границ в натуре (на местности) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20722,166 +20740,166 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскесін игеруге геодезиялық орналастырылғаннан және оның шекарасы нақты (жергілікті жерге) бекітілгеннен кейін кірісу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сносу (переносу) существующих строений и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20904,51 +20922,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20959,51 +20977,51 @@
               <w:t>
 Қажет болған жағдайда қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21013,124 +21031,124 @@
               <w:t>
 Қолданыстағы құрылыстар мен имараттарды бұзу (көшіру) бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По переносу существующих подземных и надземных инженерных коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21140,202 +21158,202 @@
               <w:t xml:space="preserve">
 Согласно техническим условиям на перенос (вынос) либо на проведения мероприятия по защите сетей и сооружений. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер асты және жер үсті коммуникацияларын ауыстыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыстыру (орналастыру) туралы техникалық шарттарға сәйкес не желілер мен құрылыстарды қорғау жөніндегі іс-шараларды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сохранению и/или пересадке зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21358,51 +21376,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21413,51 +21431,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21467,125 +21485,125 @@
               <w:t>
 Жасыл көшеттерді сақтау және/немесе отырғызу бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По строительству временного ограждения участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21608,51 +21626,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21663,51 +21681,51 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21717,124 +21735,124 @@
               <w:t>
 Учаскенің уақытша қоршау құрылысы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21845,51 +21863,51 @@
               <w:t>
 1. При проектировании системы кондиционирования в здании (в том случае, когда проектом не предусмотрено централизованное холодоснабжение и кондиционирование) необходимо предусмотреть размещение наружных элементов локальных систем в соответствии с архитектурным решением фасадов здания. На фасадах проектируемого здания предусмотреть места (ниши, выступы, балконы и т.д.) для размещения наружных элементов локальных систем кондиционирования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21926,51 +21944,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21993,51 +22011,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22060,165 +22078,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Ресурс үнемдеу және қазіргі заманғы энергия үнемдеу технологиялары бойынша материалдарды қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22229,51 +22247,51 @@
               <w:t>
 1. При разработке проекта (рабочего проекта) необходимо руководствоваться нормами действующего законодательства Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22310,51 +22328,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22377,51 +22395,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22444,51 +22462,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22511,134 +22529,138 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z125" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Подать уведомление о начале строительно-монтажных</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  работ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22661,51 +22683,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22728,51 +22750,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22795,51 +22817,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22862,51 +22884,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22929,51 +22951,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22996,51 +23018,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23063,51 +23085,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23810,224 +23832,268 @@
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z141" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z142" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заявителя:__________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...152 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (ФИО, физического лица или наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон:____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заказчик: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проектируемого объекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес проектируемого объекта:_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу Вас согласовать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>эскиз (эскизный проект)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(а) (подпись) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "_____"____________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сдал (подпись) ________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24683,55 +24749,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>