--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30a33ae" w14:textId="30a33ae">
+    <w:p w14:paraId="0b640a2" w14:textId="0b640a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,500 +102,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 мая 2019 года № 18702.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...104 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 627 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+        <w:t xml:space="preserve"> статьи 676 Налогового кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 144)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве иностранных дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 28 октября 2004 года № 1118 </w:t>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве иностранных дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 28 октября 2004 года № 1118, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра иностранных дел РК от 21.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра иностранных дел РК от 09.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/433</w:t>
+        <w:t>№ 11-1-4/530</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить ставки консульского сбора за совершение консульских действий на территории иностранного государства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые приказы Министра иностранных дел Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту консульской службы Министерства иностранных дел Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на официальном интернет-ресурсе Министерства иностранных дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Правовой департамент Министерства иностранных дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на Первого заместителя министра иностранных дел Республики Казахстан Тлеуберди М.Б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -856,68 +772,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 мая 2019 года № 11-1-4/227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ставки консульского сбора, за совершение консульских действий на территории иностранного государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра иностранных дел РК от 21.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14748,322 +14664,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 мая 2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11-1-4/227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="10"/>
+    <w:bookmarkStart w:name="z44" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z45" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственного секретаря - Министра иностранных дел Республики Казахстан от 14 июля 2010 года № 08-1-1-1/249 "Об утверждении размеров ставок консульских сборов, взимаемых за совершение консульских действий, а также ставок консульского сбора за срочность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 6372 2 августа 2010 года, опубликован в газете "Казахстанская правда" от 06.11.2010 г., № 295-296 (26356-26357)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z46" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z46" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 22 августа 2012 года № 08-1-1-1/352 "О внесении изменения в приказ Государственного секретаря – Министра иностранных дел Республики Казахстан от 14 июля 2010 года № 08-1-1-1/249 "Об утверждении размеров ставок консульских сборов, взимаемых за совершение консульских действий, а также ставок консульского сбора за срочность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 7923 24 сентября 2012 года, опубликован в газете "Казахстанская правда" от 31.10.12 г. № 375-376 (27194-27195); "Егемен Қазақстан" 31.10.12 г. № 710-716 (27788)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z47" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 29 мая 2013 года № 08-1-1-1/205 "О внесении изменений и дополнений в приказ Государственного секретаря - Министра иностранных дел Республики Казахстан от 14 июля 2010 года № 08-1-1-1/249 "Об утверждении размеров ставок консульских сборов, взимаемых за совершение консульских действий, а также ставок консульского сбора за срочность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8512 14 июня 2013 года, опубликован в газете "Казахстанская правда" от 3.07.2013 г. № 224 (27498); "Егемен Қазақстан" 3.07.2013 г. № 162 (28101)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z48" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 15 декабря 2015 года № 11-1-2/582 "О внесении изменений в приказ Государственного секретаря - Министра иностранных дел Республики Казахстан от 14 июля 2010 года № 08-1-1-1/249 "Об утверждении размеров ставок консульских сборов, взимаемых за совершение консульских действий, а также ставок консульского сбора за срочность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12710 31 декабря 2015 года, опубликован в Информационно-правовой системе "Әділет" 22.01.2016 г.; "Казахстанская правда" от 28.07.2016 г., № 143 (28269); от 30.07.2016 г., № 145 (28271) "Егемен Қазақстан" 28.07.2016 г., № 143 (28871); 30.07.2016 г., № 145 (28873)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z49" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 3 ноября 2017 года № 11-1-2/508 "О внесении изменений в приказ Государственного секретаря - Министра иностранных дел Республики Казахстан от 14 июля 2010 года № 08-1-1-1/249 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 15972 3 ноября 2017 года, опубликован в Эталонном контрольном банке НПА РК в электронном виде от 21.11.2017; "Казахстанская правда" от 28.11.2017 г., № 229 (28608).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>