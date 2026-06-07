--- v0 (2025-10-01)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b3a1b5" w14:textId="0b3a1b5">
+    <w:p w14:paraId="16b47fc" w14:textId="16b47fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,51 +132,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О кинематографии", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -191,71 +191,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 388-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра культуры и информации РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -861,192 +861,197 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила выдачи прокатного удостоверения на фильм (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и </w:t>
+      1. Настоящие Правила выдачи прокатного удостоверения на фильм (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах услугах" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> статьи 5 Закона Республики Казахстан "О кинематографии" и определяют порядок выдачи прокатного удостоверения на фильм (далее – государственная услуга).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О кинематографии" и определяют порядок выдачи прокатного удостоверения на фильм (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и спорта РК от 06.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и информации РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Комитетом культуры Министерства культуры и информации Республики Казахстан (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1065,128 +1070,209 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Прокатное удостоверение на фильм (далее – прокатное удостоверение) – документ установленного образца, удостоверяющий право физического или юридического лица на распространение фильма на территории Республики Казахстан, в котором указываются технические сведения о фильме, информация о создателях, возрастной категории и жанре фильма.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель подает услугодателю заявление по форме согласно приложению 1 к настоящим Правилам с приложением документов (далее – заявление), указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача прокатного удостоверения на фильм" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень) через веб-порталы "электронного правительства" www.egov.kz, www.elicense.kz (далее – Портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основные требования к оказанию государственной услуги изложены в Перечне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1261,150 +1347,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Канцелярия услугодателя в день поступления заявления осуществляет прием, регистрацию и передает его на исполнение ответственному структурному подразделению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 6 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления готовит мотивированный отказ дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя уполномоченного органа в сфере кинематографии (далее – уполномоченный орган) и направляет заявителю в личный кабинет Портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1423,250 +1593,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В случае предоставления услугополучателем полного пакета документов сотрудник структурного подразделения услугодателя в течение 6 (шести) рабочих дней со дня регистрации заявления рассматривает представленные документы и формирует проект результата оказания государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z55" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z55" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z57" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z58" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z58" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Протокол заслушивания оформляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z59" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает прокатное удостоверение на фильм, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1685,70 +1855,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сформированный проект результата оказания государственной услуги сотрудник структурного подразделения услугодателя направляет на визирование (подписание) руководству в течение 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, указаны в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1785,308 +1955,392 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случаях, если уполномоченный орган в установленные сроки не выдал прокатное удостоверение либо не представил мотивированный отказ в выдаче прокатного удостоверения, то с даты истечения сроков их выдачи прокатное удостоверение считается выданным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган не позднее двух рабочих дней с момента истечения срока выдачи прокатного удостоверения выдает соответствующее прокатное удостоверение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокат и показ фильмов на телеканалах осуществляются в соответствии с законодательством Республики Казахстан о телерадиовещании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае установления недостоверности и (или) искаженности информации о фильме, ранее послужившей основанием для выдачи прокатного удостоверения, уполномоченный орган приостанавливает действие прокатного удостоверения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие прокатного удостоверения приостанавливается на срок, необходимый для устранения причин, повлекших приостановление действия прокатного удостоверения, но не более чем на шестьдесят календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о приостановлении действия прокатного удостоверения оформляется приказом лица, выдавшего его, либо лица, его замещающего, и в течение трех рабочих дней с момента выявления обстоятельств уполномоченным органом и вступает в силу со дня уведомления физического или юридического лица, получившего прокатное удостоверение, о принятом решении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие прокатного удостоверения возобновляется приказом лица, приостановившим действие прокатного удостоверения, либо лица, его замещающего, в течение трех рабочих дней с момента регистрации письменного заявления физического или юридического лица, получившего прокатное удостоверение, об устранении обстоятельств, повлекших ранее приостановление действия прокатного удостоверения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не устранения обстоятельств, ранее послуживших основанием для приостановления прокатного удостоверения, при возникновении спора уполномоченный орган отзывает прокатное удостоверение в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги подается в административный орган, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2255,50 +2509,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра культуры и спорта РК от 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2692,126 +3014,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 388-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z60" w:id="42"/>
+      <w:bookmarkStart w:name="z60" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выдать прокатное удостоверение на фильм:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3480,50 +3802,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тайну, содержащихся в информационных системах, при оказании государственных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3572,105 +3912,118 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выдачи прокатного</w:t>
+              <w:t>к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдачи прокатного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверения на фильм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра культуры и информации РК от 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 388-НҚ</w:t>
+        <w:t>№ 81-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 02.03.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3762,88 +4115,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование услугодателя</w:t>
+              <w:t xml:space="preserve">
+Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет культуры Министерства культуры и информации Республики Казахстан.</w:t>
+Комитет культуры Министерства культуры и информации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3876,87 +4229,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-порталы "электронного правительства" www.egov.kz, www.elicense.kz</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3989,87 +4342,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (семь) рабочих дней, в случае представления неполного пакета документов и (или) документов с истекшим сроком действия 2 (два) рабочих дня</w:t>
+веб-порталы "цифрового правительства" www.egov.kz, www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4102,87 +4455,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная</w:t>
+7 (семь) рабочих дней, в случае предоставления неполного пакета документов и (или) документов с истекшим сроком действия 2 (два) рабочих дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4215,107 +4568,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 1 апреля 2019 года № 82 "Об утверждении формы прокатного удостоверения на фильм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18473) либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4348,87 +4681,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Бесплатно</w:t>
+              <w:t xml:space="preserve">
+Прокатное удостоверение на фильм по форме, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 1 апреля 2019 года № 82 "Об утверждении формы прокатного удостоверения на фильм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18473) либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4461,144 +4814,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...57 lines deleted...]
-              <w:t>2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем). Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.mam.gov.kz; портале – www.elicense.kz</w:t>
+              <w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4631,158 +4927,144 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление в форме электронного документа, удостоверенного ЭЦП заявителя согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги;</w:t>
+1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) электронные копии документов, подтверждающих право заявителя на фильм или его использование (к документам на иностранном языке прилагаются нотариально засвидетельствованные копии на казахском и (или) русском языках);</w:t>
-[...33 lines deleted...]
-              <w:t>4) сведения о произведениях, используемых в фильмах, произведенных в Республике Казахстан. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) в качестве юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, являющиеся государственными электронными информационными ресурсами, услугодатель получает из соответствующих государственных информационных систем – через шлюз "электронного правительства".</w:t>
+              <w:t>2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем). Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.mam.gov.kz; портале – www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4815,192 +5097,158 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) предоставление услугополучателем недостоверной (и) или искаженной информации;</w:t>
+              <w:t xml:space="preserve">
+1) заявление в форме электронного документа, удостоверенного ЭЦП заявителя согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) непредставление услугополучателем документов и материалов, указанных в пункте 8 настоящего перечня основных требований к оказанию государственной услуги;</w:t>
+              <w:t>2) электронные копии документов, подтверждающих право заявителя на фильм или его использование (к документам на иностранном языке прилагаются нотариально засвидетельствованные копии на казахском и (или) русском языках);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в случае, если содержание фильма направлено на пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культа жестокости и насилия, а также порнографии;</w:t>
+              <w:t>3) аннотация фильма, содержащая информацию о фильме, с описанием всех имеющихся сцен для определения возрастной категории;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в случае, если фильм не на казахском языке не дублирован либо не субтитрирован, либо не обеспечен закадровым переводом на казахский язык, за исключением фильмов ограниченного проката;</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>4) сведения о произведениях, используемых в фильмах, произведенных в Республике Казахстан. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) в качестве юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, являющиеся государственными цифровыми ресурсами, услугодатель получает из соответствующих государственных цифровых систем – через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5033,121 +5281,305 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+1) предоставление услугополучателем недостоверной (и) или искаженной информации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+              <w:t>2) непредставление услугополучателем документов и материалов, указанных в пункте 8 настоящего перечня основных требований к оказанию государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
+              <w:t>3) в случае, если содержание фильма направлено на пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, а также порнографии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в случае, если фильм не на казахском языке не дублирован либо не субтитрирован, либо не обеспечен закадровым переводом на казахский язык, за исключением фильмов ограниченного проката;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в случае, если в фильме, произведенном в Республике Казахстан, другие языки, применяемые вместе с казахским языком, не субтитрированы либо не обеспечены закадровым переводом на казахский язык, за исключением фильмов ограниченного проката;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе: www.mam.gov.kz, в разделе "Государственные услуги". Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5283,68 +5715,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Прокатное удостоверение на фильм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование фильма:______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5827,55 +6259,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6201,31 +6633,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>