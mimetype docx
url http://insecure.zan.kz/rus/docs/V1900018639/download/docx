--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16b47fc" w14:textId="16b47fc">
+    <w:p w14:paraId="97c6123" w14:textId="97c6123">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -781,1862 +781,1402 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 3 мая 2019 года № 125</w:t>
+              <w:t>от 3 мая 2015 года № 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи прокатного удостоверения на фильм</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра культуры и спорта РК от 11.05.2020 </w:t>
+      Сноска. Приложение - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 118</w:t>
+        <w:t>№ 273-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи прокатного удостоверения на фильм (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах услугах" (далее – Закон) и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О кинематографии" и определяют порядок выдачи прокатного удостоверения на фильм (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается Комитетом культуры Министерства культуры и информации Республики Казахстан (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прокатное удостоверение на фильм (далее – прокатное удостоверение) – документ установленного образца, удостоверяющий право физического или юридического лица на распространение фильма на территории Республики Казахстан, в котором указываются технические сведения о фильме, информация о создателях, возрастной категории и жанре фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и информации РК от 25.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 81-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается Комитетом культуры Министерства культуры и информации Республики Казахстан (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      4. Для получения государственной услуги услугополучатель подает услугодателю заявление по форме согласно приложению 1 к настоящим Правилам с приложением документов (далее – заявление), указанных в пункте 9 Перечня основных требований к оказанию государственной услуги "Выдача прокатного удостоверения на фильм" согласно приложению 2 к настоящим Правилам (далее – Перечень) через веб-порталы "электронного правительства" www.egov.kz, www.elicense.kz (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основные требования к оказанию государственной услуги изложены в Перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель направляет информацию о порядке оказания государственной услуги и о внесенных изменениях и дополнениях в настоящие Правила в Единый контакт-центр, оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также услугодателям в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Канцелярия услугодателя в день поступления заявления осуществляет прием, регистрацию и передает его на исполнение ответственному структурному подразделению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 273-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления, проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя уполномоченного органа в сфере кинематографии (далее – уполномоченный орган) и направляет заявителю в личный кабинет Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также о времени и месте проведения заслушивания для возможности выражения услугополучателем своей позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Процедура заслушивания проводится в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение на предварительное решение об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Протокол заслушивания оформляется в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения услугодатель выдает прокатное удостоверение на фильм, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, указаны в пункте 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае предоставления услугополучателем полного пакета документов сотрудник структурного подразделения услугодателя в течение 5 (пяти) рабочих дней со дня регистрации заявления рассматривает представленные документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае, если из представленной аннотации фильма согласно подпункту 3) пункта 9 Перечня невозможно установить признаки, предусмотренные подпунктом 3) пункта 10 Перечня, а также определить возрастную категорию фильма уполномоченный орган по истечении 1 (одного) рабочего дня со дня рассмотрения представленных документов запрашивает версию фильма, предназначенную для кинопроката, в целях проведения предпрокатной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения уведомления от услугодателя о необходимости предоставления версии фильма, предназначенной для кинопроката, заявитель в течении 5 (пяти) рабочих дней со дня получения уведомления представляет прокатную версию фильма услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредоставления версии фильма, предназначенной для кинопроката в течении 5 (пяти) рабочих дней со дня получения уведомления, заявитель получает мотивированный отказ в выдаче прокатного удостоверения на фильм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для проведения предпрокатной экспертизы версия фильма, предназначенная для кинопроката, направляется услугодателем Экспертной комиссии из числа представителей государственных органов, экспертов и специалистов, создаваемой при организации, определяемой уполномоченным органом (далее – Экспертная комиссия) в течении 2 (двух) рабочих дней со дня получения версии фильма, предназначенной для кинопроката.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертная комиссия проводит предпрокатную экспертизу фильма и направляет услугодателю протокол в течении 10 (десяти) рабочих дней со дня получения версии фильма, предназначенной для кинопроката.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Услугодатель принимает решение по выдаче прокатного удостоверения на фильм в течении 3 (трех) рабочих дня со дня получения протокола Экспертной комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугодатель формирует проект результата оказания государственной услуги на портале – www.elicense.kz в течении 2 (двух) рабочих дней со дня принятия решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
-[...101 lines deleted...]
-      </w:pPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра культуры и спорта РК от 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 352</w:t>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра культуры и информации РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 388-НҚ</w:t>
+        <w:t>№ 273-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Канцелярия услугодателя в день поступления заявления осуществляет прием, регистрацию и передает его на исполнение ответственному структурному подразделению.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+      Прокат и показ фильмов на телеканалах осуществляются в соответствии с законодательством Республики Казахстан о масс-медиа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+      13. В случае установления фактов недостоверности и (или) искаженности информации о фильме, выявленных в ходе мониторинга, ранее послужившей основанием для выдачи прокатного удостоверения, в том числе на основании аннотации фильма, уполномоченный орган приостанавливает действие прокатного удостоверения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления, проверяет полноту представленных документов.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      Действие прокатного удостоверения приостанавливается на срок, необходимый для устранения причин, повлекших приостановление действия прокатного удостоверения, но не более чем на шестьдесят календарных дней со дня получения уведомления от услугодателя о приостановлении действия прокатного удостоверения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      Решение о приостановлении действия прокатного удостоверения оформляется приказом лица, выдавшего его, либо лица, его замещающего, и в течение трех рабочих дней с момента выявления обстоятельств уполномоченным органом и вступает в силу с момента принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...792 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+      Действие прокатного удостоверения возобновляется приказом лица, приостановившим действие прокатного удостоверения, либо лица, его замещающего, в течение трех рабочих дней с момента регистрации письменного заявления физического или юридического лица, получившего прокатное удостоверение, об устранении обстоятельств, повлекших ранее приостановление действия прокатного удостоверения, с предоставлением исправленной версии фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не устранения обстоятельств, ранее послуживших основанием для приостановления прокатного удостоверения, при возникновении спора уполномоченный орган отзывает прокатное удостоверение в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги подается в административный орган, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      14. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги подается в административный орган, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Жалоба подается услугодателю, решение, действие (бездействие) которого обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган рассматривающий жалобу.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляет жалобу и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в уполномоченный орган, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z75" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z76" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z77" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z78" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
-[...131 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2826,51 +2366,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t xml:space="preserve"> __________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование органа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3014,856 +2554,800 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Заявление</w:t>
-[...47 lines deleted...]
-      <w:bookmarkStart w:name="z60" w:id="38"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выдать прокатное удостоверение на фильм:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...14 lines deleted...]
-        <w:t>____________________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(название фильма)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БИН/ИИН: (автоматически) ____________________________________________</w:t>
-[...135 lines deleted...]
-        <w:t>Электронный адрес (e-mail): ____________________________________________</w:t>
+        <w:t>БИН/ИИН: (автоматически) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Почтовый индекс: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Страна/область/район/населенный пункт: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Название улицы: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер дома/здания: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индекс дома: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер телефона: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электронный адрес (e-mail): ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения о фильме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование фильма: ________________________________________________</w:t>
-[...407 lines deleted...]
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>Наименование фильма: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Страна-производитель: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Студия-производитель: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Год производства: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Формат фильма: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хронометраж фильма: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Автор (ы) сценария: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режиссер (ы)-постановщик(и): ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оператор (ы)-постановщик(и): ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Художник (и)-постановщик(и): _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Автор (ы) музыкального произведения: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Продюсер (ы): ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество серий фильма: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жанр фильма: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Язык фильма: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наличие дубляжа либо субтитров, либо закадрового перевода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(за исключением фильмов ограниченного проката и фильмов, прокат и показ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>которых осуществляются на телеканалах): ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид фильма: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Права на фильм на территории ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принадлежат: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Категория прав использования фильма: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия прав использования фильма от: _________ до: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Знак возрастной категории: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(бизнес идентификационный номер – для юридического лица; индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>идентификационный номер – для физического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Даю согласие на использование сведений, составляющих охраняемую законом</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t>Даю согласие на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах, при оказании государственных услуг,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3912,120 +3396,82 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам</w:t>
+              <w:t>к Правилам выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдачи прокатного</w:t>
+              <w:t>прокатного удостоверения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>удостоверения на фильм</w:t>
+              <w:t>на фильм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4115,88 +3561,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет культуры Министерства культуры и информации Республики Казахстан</w:t>
+Комитет культуры Министерства культуры и информации Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4276,1310 +3722,1633 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
-[...35 lines deleted...]
-веб-порталы "цифрового правительства" www.egov.kz, www.elicense.kz</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 3 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 273-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (семь) рабочих дней, в случае предоставления неполного пакета документов и (или) документов с истекшим сроком действия 2 (два) рабочих дня</w:t>
+"веб-порталы "электронного правительства" www.egov.kz, www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+30 (тридцать) рабочих дней, в случае представления неполного пакета документов и (или) документов с истекшим сроком действия 2 (два) рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 5 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 273-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 1 апреля 2019 года № 82 "Об утверждении формы прокатного удостоверения на фильм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18473) либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Прокатное удостоверение на фильм либо мотивированный ответ об отказе в оказании государственной услуги на портале www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...57 lines deleted...]
-              <w:t>2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем). Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.mam.gov.kz; портале – www.elicense.kz</w:t>
+              <w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление в форме электронного документа, удостоверенного ЭЦП заявителя согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги;</w:t>
+1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) электронные копии документов, подтверждающих право заявителя на фильм или его использование (к документам на иностранном языке прилагаются нотариально засвидетельствованные копии на казахском и (или) русском языках);</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>
+2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем). Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.mam.gov.kz; портале – www.elicense.kz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) аннотация фильма, содержащая информацию о фильме, с описанием всех имеющихся сцен для определения возрастной категории;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) сведения о произведениях, используемых в фильмах, произведенных в Республике Казахстан. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) в качестве юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, являющиеся государственными цифровыми ресурсами, услугодатель получает из соответствующих государственных цифровых систем – через шлюз "цифрового правительства".</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 9 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 08.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 273-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) предоставление услугополучателем недостоверной (и) или искаженной информации;</w:t>
+1) заявление в форме электронного документа, удостоверенного ЭЦП заявителя согласно приложению 1 к настоящему перечню основных требований к оказанию государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) непредставление услугополучателем документов и материалов, указанных в пункте 8 настоящего перечня основных требований к оказанию государственной услуги;</w:t>
+              <w:t xml:space="preserve">
+2) электронные копии документов, подтверждающих право заявителя на фильм или его использование (к документам на иностранном языке прилагаются нотариально засвидетельствованные копии на казахском и (или) русском языках); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в случае, если содержание фильма направлено на пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, а также порнографии;</w:t>
+              <w:t xml:space="preserve">
+3) аннотация фильма, содержащая информацию о фильме, с описанием всех имеющихся сцен для определения возрастной категории. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в случае, если фильм не на казахском языке не дублирован либо не субтитрирован, либо не обеспечен закадровым переводом на казахский язык, за исключением фильмов ограниченного проката;</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) в качестве юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, являющиеся государственными электронными ресурсами, услугодатель получает из соответствующих государственных информационных систем – через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе: www.mam.gov.kz, в разделе "Государственные услуги". Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
+1) предоставление услугополучателем недостоверной (и) или искаженной информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) непредставление услугополучателем документов и материалов, указанных в пункте 9 настоящего перечня основных требований к оказанию государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в случае, если содержание фильма направлено на пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культа жестокости и насилия, нетрадиционной сексуальной ориентации, педофилии, а также порнографии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в случае, если фильм не на казахском языке не дублирован либо не субтитрирован, либо не обеспечен закадровым переводом на казахский язык, за исключением фильмов ограниченного проката;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в случае, если в фильме, произведенном в Республике Казахстан, другие языки, применяемые вместе с казахским языком, не субтитрированы либо не обеспечены закадровым переводом на казахский язык;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) в случае непредоставления версии фильма, предназначенной для кинопроката в течении 5 (пяти) рабочих дней со дня получения уведомления услугодателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5604,654 +5373,73 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...106 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование фильма:______________________________________________________</w:t>
-[...458 lines deleted...]
-        <w:t>__________________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6259,55 +5447,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6633,31 +5821,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>