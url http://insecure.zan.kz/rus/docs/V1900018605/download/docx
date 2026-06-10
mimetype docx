--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7a36ea" w14:textId="b7a36ea">
+    <w:p w14:paraId="4fa9d0d" w14:textId="4fa9d0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1784,437 +1784,368 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z21" w:id="15"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-производственно-технической базы (стационарной и (или) мобильной), находящейся на праве собственности, (организациям, со сто процентным участием государства в уставном капитале и их дочерним и (или) аффилированным организациям, а также организациям создаваемым в интересах национальной безопасности (письменно подтверждается Вооруженными Силами, другими войсками и воинскими формированиями Республики Казахстан, специальными государственными или правоохранительными органами) наличие производственно-технической базы и технологического оборудования на правах собственности или ином законном основании), огороженной, изолированной, расположенной на предусмотренном действующими нормативами безопасном расстоянии от жилых, общественных и производственных объектов, отвечающей требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, пожарной безопасности и включающей: специализированное производственное здание, сооружение и (или) мобильный модуль контейнерного типа, подъемный механизм, оборудование; специально оборудованный склад для хранения высвобождаемых боеприпасов и их компонентов, оборудованный системой контурной молниезащиты с молниеотводами; помещение или специальную площадку с оборудованием и инструментами для сортировки, резки, пакетирования отходов и переработанных материалов высвобождаемых боеприпасов; служебное помещение для размещения работающего персонала</w:t>
-[...72 lines deleted...]
-сведения, указывающие о наличии права собственности на помещения, лицензиар получает из соответствующих информационных систем.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 3 Раздела 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 234</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вводится в действие по истечении шестидесяти календарных дней после его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-средств измерений, соответствующих условиям эксплуатации и установленным к ним требованиям законодательства об обеспечении единства измерений, в том числе средства измерения радиации</w:t>
-[...1 lines deleted...]
-          </w:p>
+производственно-технической базы (стационарной и (или) мобильной), находящейся на праве собственности, (организациям, со сто процентным участием государства в уставном капитале и их дочерним и (или) аффилированным организациям, а также организациям создаваемым в интересах национальной безопасности (письменно подтверждается Вооруженными Силами, другими войсками и воинскими формированиями Республики Казахстан, специальными государственными или правоохранительными органами) наличие производственно-технической базы и технологического оборудования на правах собственности или ином законном основании), огороженной, изолированной, расположенной на предусмотренном действующими нормативами безопасном расстоянии от жилых, общественных и производственных объектов, отвечающей требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, пожарной безопасности и включающей: специализированное производственное здание, сооружение и (или) мобильный модуль контейнерного типа, подъемный механизм, оборудование; специально оборудованный склад для хранения высвобождаемых боеприпасов и их компонентов, оборудованный системой контурной молниезащиты с молниеотводами; помещение или специальную площадку с оборудованием и инструментами для сортировки, резки, пакетирования отходов и переработанных материалов высвобождаемых боеприпасов; служебное помещение для размещения работающего персонала</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
+              <w:t>
+форма сведений согласно приложению 1 к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-копия сертификата о поверке</w:t>
+сведения, указывающие о наличии права собственности на помещения, лицензиар получает из соответствующих информационных систем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-утвержденных руководителем организации инструкций по обучению персонала технике безопасности и порядке организации работ по ликвидации (уничтожению, утилизации, захоронению) и переработке высвобождаемых боеприпасов</w:t>
+средств измерений, соответствующих условиям эксплуатации и установленным к ним требованиям законодательства об обеспечении единства измерений, в том числе средства измерения радиации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2262,128 +2193,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-копия документа</w:t>
+копия сертификата о поверке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-журнала по учету и хранению материалов, комплектующих деталей, изделий утилизированных высвобождаемых боеприпасов</w:t>
+утвержденных руководителем организации инструкций по обучению персонала технике безопасности и порядке организации работ по ликвидации (уничтожению, утилизации, захоронению) и переработке высвобождаемых боеприпасов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2472,123 +2403,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-должностного лица, отвечающего за пожарную безопасность и организацию охранных мер</w:t>
+журнала по учету и хранению материалов, комплектующих деталей, изделий утилизированных высвобождаемых боеприпасов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-копии приказа о назначении ответственного лица</w:t>
+              <w:t xml:space="preserve">
+форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2621,143 +2572,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наличие договора на круглосуточную охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности</w:t>
+должностного лица, отвечающего за пожарную безопасность и организацию охранных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности" от 19 октября 2000 года</w:t>
+              <w:t>
+копии приказа о назначении ответственного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2790,673 +2721,842 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-план-график организации производства к указанному подвиду деятельности</w:t>
+наличие договора на круглосуточную охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-план-график по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых боеприпасов утвержденный руководителем организации, документ согласованный с уполномоченным органом в области оборонной промышленности на предмет соответствия проводимой политики в области оборонной промышленности согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечень документов, подтверждающих соответствие им</w:t>
+договор на охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности, требования к которым установлены </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности" от 19 октября 2000 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-при проведении анализа на соответствие планируемой деятельности принимаются во внимание документы системы государственного планирования, определяющие направления развития оборонной промышленности, а также указания (поручения) руководства государства и правительства по вопросам военной безопасности государства</w:t>
+копия документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...32 lines deleted...]
-                <w:color w:val="ff0000"/>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+план-график организации производства к указанному подвиду деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-исключена приказом Министра индустрии и инфраструктурного развития РК от 12.04.2023 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+план-график по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых боеприпасов утвержденный руководителем организации, документ согласованный с уполномоченным органом в области оборонной промышленности на предмет соответствия проводимой политики в области оборонной промышленности согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечень документов, подтверждающих соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при проведении анализа на соответствие планируемой деятельности принимаются во внимание документы системы государственного планирования, определяющие направления развития оборонной промышленности, а также указания (поручения) руководства государства и правительства по вопросам военной безопасности государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...107 lines deleted...]
-копия документа</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+исключена приказом Министра индустрии и инфраструктурного развития РК от 12.04.2023 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 246</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Для подвида деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых вооружений, военной техники, специальных средств</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие страхового полиса гражданско-правовой ответственности заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия страхового полиса обязательного экологического страхования (за причинение вреда третьим лицам и окружающей среде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+2. Для подвида деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых вооружений, военной техники, специальных средств</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для руководителя или заместителя руководителя юридического лица, в том числе руководителя или заместителя руководителя его филиала, а также физического лица, осуществляющего лицензируемый вид деятельности, высшего технического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3539,50 +3639,150 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 3 Раздела 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 234</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вводится в действие по истечении шестидесяти календарных дней после его первого официального опубликования).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9962,55 +10162,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10336,31 +10536,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>