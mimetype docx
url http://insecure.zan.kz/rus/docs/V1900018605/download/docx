--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fa9d0d" w14:textId="4fa9d0d">
+    <w:p w14:paraId="e5336ed" w14:textId="e5336ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1084,51 +1084,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 356</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1784,368 +1804,437 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...11 lines deleted...]
-          </w:p>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>(вводится в действие по истечении шестидесяти календарных дней после его первого официального опубликования).</w:t>
+производственно-технической базы (стационарной и (или) мобильной), находящейся на праве собственности, (организациям, со сто процентным участием государства в уставном капитале и их дочерним и (или) аффилированным организациям, а также организациям создаваемым в интересах национальной безопасности (письменно подтверждается Вооруженными Силами, другими войсками и воинскими формированиями Республики Казахстан, специальными государственными или правоохранительными органами) наличие производственно-технической базы и технологического оборудования на правах собственности или ином законном основании), огороженной, изолированной, расположенной на предусмотренном действующими нормативами безопасном расстоянии от жилых, общественных и производственных объектов, отвечающей требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, пожарной безопасности и включающей: специализированное производственное здание, сооружение и (или) мобильный модуль контейнерного типа, подъемный механизм, оборудование; специально оборудованный склад для хранения высвобождаемых боеприпасов и их компонентов, оборудованный системой контурной молниезащиты с молниеотводами; помещение или специальную площадку с оборудованием и инструментами для сортировки, резки, пакетирования отходов и переработанных материалов высвобождаемых боеприпасов; служебное помещение для размещения работающего персонала</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений согласно приложению 1 к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведения, указывающие о наличии права собственности на помещения, лицензиар получает из соответствующих цифровых систем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-производственно-технической базы (стационарной и (или) мобильной), находящейся на праве собственности, (организациям, со сто процентным участием государства в уставном капитале и их дочерним и (или) аффилированным организациям, а также организациям создаваемым в интересах национальной безопасности (письменно подтверждается Вооруженными Силами, другими войсками и воинскими формированиями Республики Казахстан, специальными государственными или правоохранительными органами) наличие производственно-технической базы и технологического оборудования на правах собственности или ином законном основании), огороженной, изолированной, расположенной на предусмотренном действующими нормативами безопасном расстоянии от жилых, общественных и производственных объектов, отвечающей требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения, пожарной безопасности и включающей: специализированное производственное здание, сооружение и (или) мобильный модуль контейнерного типа, подъемный механизм, оборудование; специально оборудованный склад для хранения высвобождаемых боеприпасов и их компонентов, оборудованный системой контурной молниезащиты с молниеотводами; помещение или специальную площадку с оборудованием и инструментами для сортировки, резки, пакетирования отходов и переработанных материалов высвобождаемых боеприпасов; служебное помещение для размещения работающего персонала</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="15"/>
+средств измерений, соответствующих условиям эксплуатации и установленным к ним требованиям законодательства об обеспечении единства измерений, в том числе средства измерения радиации</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-форма сведений согласно приложению 1 к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
-[...35 lines deleted...]
-сведения, указывающие о наличии права собственности на помещения, лицензиар получает из соответствующих информационных систем.</w:t>
+копия сертификата о поверке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-средств измерений, соответствующих условиям эксплуатации и установленным к ним требованиям законодательства об обеспечении единства измерений, в том числе средства измерения радиации</w:t>
+утвержденных руководителем организации инструкций по обучению персонала технике безопасности и порядке организации работ по ликвидации (уничтожению, утилизации, захоронению) и переработке высвобождаемых боеприпасов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2193,128 +2282,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-копия сертификата о поверке</w:t>
+копия документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-утвержденных руководителем организации инструкций по обучению персонала технике безопасности и порядке организации работ по ликвидации (уничтожению, утилизации, захоронению) и переработке высвобождаемых боеприпасов</w:t>
+журнала по учету и хранению материалов, комплектующих деталей, изделий утилизированных высвобождаемых боеприпасов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2403,143 +2492,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-журнала по учету и хранению материалов, комплектующих деталей, изделий утилизированных высвобождаемых боеприпасов</w:t>
+должностного лица, отвечающего за пожарную безопасность и организацию охранных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
+              <w:t>
+копии приказа о назначении ответственного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2572,123 +2641,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-должностного лица, отвечающего за пожарную безопасность и организацию охранных мер</w:t>
+наличие договора на круглосуточную охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-копии приказа о назначении ответственного лица</w:t>
+              <w:t xml:space="preserve">
+договор на охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности, требования к которым установлены </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности" от 19 октября 2000 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2721,714 +2810,710 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наличие договора на круглосуточную охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности</w:t>
+план-график организации производства к указанному подвиду деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-договор на охрану производственно-технической базы с использованием служебного оружия с субъектом охранной деятельности, требования к которым установлены </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности" от 19 октября 2000 года</w:t>
+план-график по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых боеприпасов утвержденный руководителем организации, документ согласованный с уполномоченным органом в области оборонной промышленности на предмет соответствия проводимой политики в области оборонной промышленности согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечень документов, подтверждающих соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-копия документа</w:t>
+при проведении анализа на соответствие планируемой деятельности принимаются во внимание документы системы государственного планирования, определяющие направления развития оборонной промышленности, а также указания (поручения) руководства государства и правительства по вопросам военной безопасности государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...67 lines deleted...]
-                <w:color w:val="000000"/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-план-график по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых боеприпасов утвержденный руководителем организации, документ согласованный с уполномоченным органом в области оборонной промышленности на предмет соответствия проводимой политики в области оборонной промышленности согласно </w:t>
-[...55 lines deleted...]
-при проведении анализа на соответствие планируемой деятельности принимаются во внимание документы системы государственного планирования, определяющие направления развития оборонной промышленности, а также указания (поручения) руководства государства и правительства по вопросам военной безопасности государства</w:t>
+исключена приказом Министра индустрии и инфраструктурного развития РК от 12.04.2023 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 246</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие страхового полиса гражданско-правовой ответственности заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия страхового полиса обязательного экологического страхования (за причинение вреда третьим лицам и окружающей среде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...107 lines deleted...]
-копия документа</w:t>
+2. Для подвида деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых вооружений, военной техники, специальных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Для подвида деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработка высвобождаемых вооружений, военной техники, специальных средств</w:t>
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для руководителя или заместителя руководителя юридического лица, в том числе руководителя или заместителя руководителя его филиала, а также физического лица, осуществляющего лицензируемый вид деятельности, высшего технического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+форма сведений согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям для осуществления деятельности по ликвидации посредством уничтожения, утилизации, захоронения и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств и перечню документов, подтверждающих соответствие им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для руководителя или заместителя руководителя юридического лица, в том числе руководителя или заместителя руководителя его филиала, а также физического лица, осуществляющего лицензируемый вид деятельности, высшего технического образования</w:t>
+квалифицированных специалистов, имеющих соответствующее техническое образование, стаж работы не менее одного года по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3513,315 +3598,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...263 lines deleted...]
-              <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -3888,51 +3708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сведения, указывающие о наличии права собственности на помещения, лицензиар получает из соответствующих информационных систем.</w:t>
+сведения, указывающие о наличии права собственности на помещения, лицензиар получает из соответствующих цифровых систем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10162,55 +9982,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>