--- v2 (2026-03-11)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f60f38a" w14:textId="f60f38a">
+    <w:p w14:paraId="a2c66a8" w14:textId="a2c66a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2420,4397 +2420,2635 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра сельского хозяйства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-03/143 "Об утверждении Правил выдачи административным органом разрешений на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11935, опубликован 23 сентября 2015 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z142" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи административным органом разрешений на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z143" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок главы 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z144" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z145" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z146" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок выдачи административным органом разрешения на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Для получения научного заключения на ввоз, вывоз образцов заявитель в бумажной форме направляет в научную организацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z149" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на получение научного заключения на ввоз, вывоз образцов по форме согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z150" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при ввозе образцов на территорию Республики Казахстан копию разрешения на экспорт или сертификат на реэкспорт в случае, если образец включен в приложения 1, 2, 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z151" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию разрешения на охоту, в случае изъятия видов животных, их частей и дериватов, из природной среды обитания на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z152" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при ввозе на территорию и (или) вывозе с территории Республики Казахстан ловчих хищных птиц фотографий с кольцами (микрочипы), а также копию паспорта ловчей хищной птицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z153" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при ввозе на территорию и (или) вывозе с территории Республики Казахстан образцов копию контракта или договора между экспортером и импортером, подтверждающего намерения о совершении данного действия, а также документ в котором представлены сведения о количестве и объеме завозимой и (или) вывозимой продукции, пол, вид продукции и его описание (живая, консервированная, оплодотворенная, криоконсервированная);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z154" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) при вывозе с территории Республики Казахстан образцов искусственно выращенных в Республике Казахстан копию уведомления о начале или прекращении деятельности по искусственному разведению животных, виды которых включены в приложения I и II Конвенции и (или) свидетельства о регистрации в административном органе физических и юридических лиц, осуществляющих искусственное разведение животных, виды которых включены в приложения I и II </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, промежуточные акты бонитировки, а также в случае приобретения копии документов о приобретении образцов (накладная, договор, акты).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Для получения разрешения на ввоз, вывоз образцов заявитель посредством веб-портала "электронного правительства" в электронной форме в административный орган направляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z157" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на получение разрешения на ввоз, вывоз образцов в форме электронного документа, удостоверенное ЭЦП заявителя, по форме согласно приложению 2 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z158" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронную копию контракта или договора между экспортером и импортером, подтверждающего намерения о совершении данного ввоза и (или) вывоза, за исключением лиц, осуществляющих ввоз и (или) вывоз в личных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z159" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) при ввозе образцов на территорию Республики Казахстан электронную копию разрешения на экспорт или сертификата на реэкспорт в случае, если образец включен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конвенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z160" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронную копию заключения научной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z161" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) электронную копию документа, подтверждающего уплату в бюджет государственной пошлины за выдачу разрешений на ввоз и вывоз редких и находящихся под угрозой исчезновения видов животных и осетровых рыб, а также их частей и дериватов, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункту 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 615 Кодекса Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)", за исключением оплаты через ПШЭП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z162" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электронную копию разрешения на охоту, в случае изъятия видов животных, их частей и дериватов, из природной среды обитания на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z163" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Административный орган регистрирует поступившее заявление на получение разрешения на ввоз, вывоз образцов и прилагаемые к ней документы на портале в течение одного рабочего дня (если заявление принято после 18.00 часов или в субботу, то исчисление срока для заявителя начинается на следующий рабочий день) и в течение трех рабочих дней со дня поступления рассматривает документы и подготавливает разрешение. В течение двух рабочих дней с момента получения документов административный орган проверяет полноту представленных документов. В случае установления факта неполноты представленных документов в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z164" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный орган отказывает в дальнейшем рассмотрении заявления по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z165" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных заявителем для получения разрешения, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z166" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги требованиям настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z167" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z168" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в отношении заявителя имеется вступившее в законную силу решение суда, на основании которого заявитель лишен специального права, связанного с получением разрешения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанным Правилам изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 14 января 2015 года № 18-04/14 "Об утверждении Правил маркирования икры осетровых видов рыб для торговли на внутреннем и внешнем рынках" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10397, опубликован 11 марта 2015 года в информационно-правовой системе "Әділет"):</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="54"/>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-04/149 "Об утверждении Правил распределения квот изъятия объектов животного мира" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10865, опубликован 15 мая 2015 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z171" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> маркирования икры осетровых видов рыб для торговли на внутреннем и внешнем рынках, утвержденных указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="55"/>
+        <w:t xml:space="preserve"> распределения квот изъятия объектов животного мира, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z172" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z93" w:id="56"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z173" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z174" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z175" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок распределения квот изъятия видов животных, являющихся объектами охоты, между субъектами охотничьего хозяйства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>пункты 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="57"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="66"/>
+    <w:bookmarkStart w:name="z177" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5. Субъект охотничьего хозяйства до 1 октября предшествующего года на основании учетных данных по видам животных, являющихся объектами охоты, направляет в Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) заявку на получение квоты изъятия по видам животных, являющихся объектами охоты для охотничьего хозяйства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z178" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Республиканская ассоциация общественных объединений охотников и субъектов охотничьего хозяйства (далее – ассоциация охотников) осуществляет распределение квот изъятия видов животных, являющихся объектами охоты, на основании лимитов на изъятие объектов животного мира на период с 15 февраля текущего года по 15 февраля будущего года, в соответствии с подпунктом 55) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z179" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>главы 2</w:t>
+        <w:t>главы 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z105" w:id="67"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z180" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Глава 2. Порядок маркирования икры осетровых видов рыб для торговли на внутреннем и внешнем рынках";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      "Глава 3. Порядок распределения квот изъятия видов животных, являющихся объектами рыболовства, между субъектами рыбного хозяйства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 9</w:t>
+        <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="68"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="69"/>
+    <w:bookmarkStart w:name="z182" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Административный орган присваивает учетную серию и номер маркам для внешнего рынка согласно сведениям по количеству емкости, указанной в заявлении на получение разрешения на вывоз икры для получения разрешения. Серия и номер марок для внешнего рынка, а также ссылка на форму марок для внешнего рынка указывается в разрешении.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+      "12. Для получения квоты изъятия рыбных ресурсов и других водных животных, субъекты рыбного хозяйства до 1 февраля текущего года направляют в Государственную корпорацию следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 12</w:t>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="73"/>
+        <w:t>заявка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на получение квот изъятия рыбных ресурсов и других водных животных в рыбохозяйственных водоемах и (или) участках Республики Казахстан (далее – заявка на изъятие рыбных ресурсов) по форме согласно приложению 2 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) если заявленная икра:</w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="77"/>
+      справка территориального органа транспортного контроля о зарегистрированных на имя субъекта рыбного хозяйства добывающего и транспортного флота, в том числе маломерного, полученная не позднее одного месяца, предшествующего дате подачи заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z185" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      конфискованная необходимо представить документ подтверждающий приобретение у субъекта государственной монополии, осуществляющего деятельность по изъятию осетровых видов рыб из естественной среды обитания, их закупу, переработке и экспорту их икры и других видов продукции, а также копию судебного акта о конфискации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="78"/>
+      Ассоциация рыболовов направляет письменный запрос о предоставлении сведений по пунктам 2 и 4 заявки на изъятие рыбных ресурсов в территориальное подразделение ведомства уполномоченного органа в области охраны, воспроизводства и использования животного мира (далее – территориальное подразделение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z186" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) копия платежного поручения об оплате за марки.</w:t>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+      Территориальное подразделение представляет запрашиваемую информацию в течение 10 календарных дней со дня поступления запроса.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 16</w:t>
+        <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="89"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z188" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "21. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Итоги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> распределения квот изъятия рыбных ресурсов и других водных животных подводятся в течение десяти календарных дней после утверждения лимитов вылова рыбы по форме согласно приложению 4 к настоящим Правилам и направляются в соответствующие местные исполнительные органы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "16. При выдаче марок для внутреннего рынка должностным лицом административного органа выписывается накладная в двух экземплярах.</w:t>
-[...119 lines deleted...]
-      5) дата передачи марок для внутреннего рынка через почтовую связь или курьера;</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанным Правилам изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-03/153 "Об утверждении Правил выдачи разрешений на производство интродукции, реинтродукции и гибридизации животных" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11623, опубликован 25 августа 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z137" w:id="96"/>
-[...15 lines deleted...]
-      6) данные почтовой связи, подпись курьера.";</w:t>
+    <w:bookmarkStart w:name="z191" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи разрешений на производство интродукции, реинтродукции и гибридизации животных, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z138" w:id="97"/>
+    <w:bookmarkStart w:name="z192" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>главы 3</w:t>
+        <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z139" w:id="98"/>
+    <w:bookmarkStart w:name="z193" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Глава 3. Заключительные положения";</w:t>
+      "Глава 1. Общие положения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложения 3</w:t>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="99"/>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-03/143 "Об утверждении Правил выдачи административным органом разрешений на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11935, опубликован 23 сентября 2015 года в информационно-правовой системе "Әділет"):</w:t>
+      "1. Настоящие Правила выдачи разрешений на производство интродукции, реинтродукции и гибридизации животных (далее – Правила) разработаны в соответствии с подпунктом 60) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года "Об охране, воспроизводстве и использовании животного мира" (далее – Закон) и подпунктом 4) пункта 1 статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" и определяют порядок выдачи разрешений на производство интродукции, реинтродукции, гибридизации животных (далее – разрешение).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z142" w:id="100"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="103"/>
+    <w:bookmarkStart w:name="z196" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z146" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z197" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Глава 2. Порядок выдачи административным органом разрешения на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+      "Глава 2. Порядок выдачи разрешений";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="105"/>
+    <w:bookmarkStart w:name="z199" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Заявка на выдачу разрешения на производство интродукции, реинтродукции и гибридизации животных (далее – заявка) направляется посредством веб-портала "электронного правительства" в электронном виде по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z200" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Для получения научного заключения на ввоз, вывоз образцов заявитель в бумажной форме направляет в научную организацию:</w:t>
+      4. К заявке прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z201" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электронная копия документа, подтверждающего законность приобретения животных при проведении интродукции, реинтродукции и гибридизации животных (договор купли-продажи, договор дарения, накладная или товарный чек или платежное поручение с отметкой банка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z202" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронная копия биологического обоснования на производство интродукции, реинтродукции и гибридизации животных с положительным заключением государственной экологической экспертизы.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z149" w:id="106"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 6</w:t>
-[...19 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="112"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="113"/>
+    <w:bookmarkStart w:name="z204" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) </w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="121"/>
+      "6. Территориальное подразделение рассматривает заявку и прилагаемые к ней документы в течение одного рабочего дня (если заявление принято после 18.00 часов или в субботу, то исчисление срока для заявителя начинается на следующий рабочий день) и в течение трех рабочих дней со дня регистрации рассматривает и производит выдачу разрешения на производство интродукции, реинтродукции и гибридизации животных (далее – разрешение) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо отказывает по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z205" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных заявителем для получения разрешения, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="123"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z206" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для выдачи разрешения требованиям, установленным настоящими Правилами, Законом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 10 июля 2002 года "О ветеринарии";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z207" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z168" w:id="124"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z208" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в отношении заявителя имеется вступившее в законную силу решение суда, на основании которого заявитель лишен специального права, связанного с получением разрешения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 2</w:t>
-[...231 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 5</w:t>
-[...19 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="131"/>
-[...1283 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="156"/>
+    <w:bookmarkStart w:name="z211" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8. Учет выдачи разрешения на производство интродукции, реинтродукции и гибридизации животных ведется в Журнале регистрации выдачи разрешений на производство интродукции, реинтродукции и гибридизации животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7622,160 +5860,160 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z696" w:id="157"/>
+      <w:bookmarkStart w:name="z696" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер: __________                   Дата выдачи: ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z697" w:id="158"/>
+    <w:bookmarkStart w:name="z697" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Разрешение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       на использование животных в научных, культурно-просветительских,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> воспитательных, эстетических целях, а также в целях предотвращения эпизоотии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z698" w:id="159"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z698" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8244,64 +6482,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z699" w:id="160"/>
+      <w:bookmarkStart w:name="z699" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая сумма уплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8957,88 +7195,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-идентификационный номер,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индивидуальный идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z704" w:id="161"/>
+    <w:bookmarkStart w:name="z704" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z705" w:id="162"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z705" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать "Разрешение на пользование животным миром" (промысловое, любительское (спортивное), научно-исследовательский лов, мелиоративный лов, лов в воспроизводственных целях)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9233,110 +7471,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   идентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z706" w:id="163"/>
+    <w:bookmarkStart w:name="z706" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор на ведение рыбного хозяйства от "___" ________201__ года №______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z707" w:id="164"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z707" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер, дата и серия свидетельства об аккредитации (в случае научно-исследовательского лова) _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z708" w:id="165"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z708" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень и количество объектов, планируемых для изъятия из среды обитания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9465,64 +7703,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z709" w:id="166"/>
+      <w:bookmarkStart w:name="z709" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Половозрастной состав (в случае необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9564,70 +7802,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z710" w:id="167"/>
+    <w:bookmarkStart w:name="z710" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орудия изъятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9750,70 +7988,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z711" w:id="168"/>
+    <w:bookmarkStart w:name="z711" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Плавательные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9936,110 +8174,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z712" w:id="169"/>
+    <w:bookmarkStart w:name="z712" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен об ответственности за представление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z713" w:id="170"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z713" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z714" w:id="171"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z714" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата подачи заявки "___" ______________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10529,88 +8767,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-идентификационный номер,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индивидуальный идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z719" w:id="172"/>
+    <w:bookmarkStart w:name="z719" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z720" w:id="173"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z720" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать "Разрешение на пользование животным миром" (на охоту, воспроизводственных целях, на использование животных в научных, культурно-просветительских, воспитательных, эстетических целях, а также в целях предотвращения эпизоотии) ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вид пользования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11147,64 +9385,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z721" w:id="174"/>
+      <w:bookmarkStart w:name="z721" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая стоимость (тенге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11246,90 +9484,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сроки изъятия c _____________ по ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю достоверность представленной информации и осведомлен об ответственности за представление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z722" w:id="175"/>
+    <w:bookmarkStart w:name="z722" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z723" w:id="176"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z723" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата подачи заявки "__" ______________ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11454,2157 +9692,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...479 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z728" w:id="177"/>
-[...1623 lines deleted...]
-        <w:t xml:space="preserve">                         (при наличии))</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 утратило силу приказом Министра сельского хозяйства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13697,50 +9865,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 утратило силу приказом Министра сельского хозяйства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -13757,90 +9981,449 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
-[...38 lines deleted...]
-              <w:t>на внутреннем и внешнем рынках</w:t>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню приказов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 утратило силу приказом Министра сельского хозяйства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню приказов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 утратило силу приказом Министра сельского хозяйства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню приказов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13861,74 +10444,3614 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи административным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органом разрешений на ввоз на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>территорию Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и вывоз с территории Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан видов животных,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпадающих под действие Конвенции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о международной торговле видами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дикой фауны и флоры, находящимися</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>под угрозой исчезновения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитет лесного хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и животного мира</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридического лица,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) физического лица</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(индивидуального предпринимателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес_____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(индекс, область, город,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>район, улица, № дома,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ квартиры</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии), телефон)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реквизиты___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бизнес-идентификационный номер/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z738" w:id="184"/>
+    <w:bookmarkStart w:name="z753" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о получении икры осетровых видов рыб</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на получение разрешения на ввоз, вывоз образцов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Прошу выдать разрешение на ввоз, вывоз образцов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель ввоза, вывоза (коммерческие операции, научные исследования, воспроизводственные цели, цирковые выступления или передвижные выставки, обмен между зоопарками, ботаническими садами и музеями, а также личная передача)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образец с указанием его названия на государственном, русском и латинском языках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание образца (живые животные, шкуры, чучела, тушки, черепа, рога, клыки, кровь, икра, а также изделия и другое, для живых животных ‒ пол и возраст, наличие идентифицирующих меток)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество и (или) вес образцов (при вывозе икры дополнительно указать количество и объем емкостей по видам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Происхождение образца (изъято из природы, выведено или выращено в искусственных условиях, на основании каких документов импортировано из другой страны, конфисковано, куплено, получено в качестве дара или наследства и другие)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Номер и дата свидетельств (-а) о регистрации в административном органе физических и юридических лиц, осуществляющих искусственное разведение животных, виды которых включены в приложения I и II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конвенции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер и дата уведомления (-й) о начале или прекращении деятельности по искусственному разведению животных, виды которых включены в приложения I и II Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, в случае если образцы, были выращены в искусственных условиях на территории Республики Казахстан (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер и дата разрешения на изъятие видов животных, численность которых подлежит регулированию, в случае если виды животных, их части и дериваты, были изъяты из природной среды посредством регулирования численности животных на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридический адрес (для физических лиц ‒ домашний адрес, паспортные данные) экспортера и импортера на русском и английском языках, их телефоны или факсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z754" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленной информации и осведомлен об ответственности за представление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z755" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z756" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата подачи заявления "___" __________ 20 ____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z757" w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню приказов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам распределения квот</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изъятия объектов животного мира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z761" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Заявка на получение квот изъятия рыбных ресурсов и других</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             водных животных в рыбохозяйственных водоемах и (или) участках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z762" w:id="138"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование закрепленного рыбохозяйственного водоема и (или) участка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договора на ведение рыбного хозяйства № _____ от " " _________ года, заключенного с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>местным исполнительным органом ___________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объем финансовых средств, направленных в предыдущем году на воспроизводство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(зарыбление) рыбных ресурсов ___________ тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наличие технологического оборудования по переработке рыбных ресурсов _______ тонн/год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фактическое освоение выделенной квоты в предыдущем году _____ тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество орудий лова рыбных ресурсов и добычи других водных животных,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствующих Правилам рыболовства, невод ____ штук, сети _____ штук;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество рыболовного флота, зарегистрированного на имя субъекта рыбного хозяйства,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самоходный (свыше 40 лошадиных сил) ____ единиц, маломерный ___ единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и осведомлен об ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявки "___" _______________ 20 ___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) руководителя субъекта рыбного хозяйства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (при наличии) Подпись_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню приказов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на производство интродукции,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реинтродукции и гибридизации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>животных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уполномоченного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование юридического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица, либо фамилия,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имя, отчество (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес, номер телефона и факса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер, индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z776" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      Заявка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   на выдачу разрешения на производство интродукции,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         реинтродукции и гибридизации животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z777" w:id="140"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать разрешение на производство интродукции, реинтродукции, гибридизации животных (нужное подчеркнуть).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цель проведения интродукции, реинтродукции и гибридизации _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид животного _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество и вес животного ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сроки проведения интродукции, реинтродукции и гибридизации ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Район проведения интродукции, реинтродукции и гибридизации ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер и дата выдачи ветеринарной справки ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z778" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленной информации и осведомлен об ответственности за представление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z779" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z780" w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата подачи заявки "___" ______________ 20 ___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню приказов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на производство интродукции,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реинтродукции и гибридизации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>животных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z784" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>регистрации выдачи разрешений на производство</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>интродукции, реинтродукции и гибридизации животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13944,429 +14067,453 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+Разрешение №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид рыбы</w:t>
+Вид пользования (вид животных, количество)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество и возраст рыбы</w:t>
+Срок действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вес рыбы</w:t>
+Кому выдано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вес полученной икры</w:t>
+Дата и номер разрешения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способ получения икры (метод доения (прижизненный) или метод кесарево сечения)</w:t>
+Данные получателя (Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -14690,1700 +14837,50 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...1648 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16448,51 +14945,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t>Приложение 14</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16565,1014 +15062,161 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
-[...103 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Согласование режима судоходства в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>запретный для рыболовства нерестовый</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>период, а также в запретных для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыболовства водоемах и (или) участках"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z748" w:id="188"/>
-[...852 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z793" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 14 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17606,51 +15250,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10</w:t>
+              <w:t>Приложение 15</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17723,1735 +15367,148 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...493 lines deleted...]
-              <w:t>индивидуальный идентификационный номер)</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Распределение квот на изъятие</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектов животного мира на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>основании утвержденных лимитов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z753" w:id="189"/>
-[...1183 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z799" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 15 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19485,51 +15542,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
+              <w:t>Приложение 16</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19602,501 +15659,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...90 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Распределение квот на изъятие</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектов животного мира на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>основании утвержденных лимитов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z761" w:id="194"/>
-[...352 lines deleted...]
-        <w:t xml:space="preserve">       Место печати (при наличии) Подпись_________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            Сноска. Приложение 16 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20132,51 +15832,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 12</w:t>
+              <w:t>Приложение 17</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20249,729 +15949,148 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...363 lines deleted...]
-              <w:t>идентификационный номер)</w:t>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача марки икры осетровых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видов рыб для торговли на внутреннем</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рынке Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z776" w:id="196"/>
-[...307 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z813" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 17 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21005,51 +16124,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 13</w:t>
+              <w:t>Приложение 18</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21122,1075 +16241,146 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
-[...116 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Согласование установки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рыбозащитных устройств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водозаборных сооружений"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z784" w:id="201"/>
-[...900 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 18 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22224,51 +16414,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 14</w:t>
+              <w:t>Приложение 19</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22367,135 +16557,185 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к стандарту государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Согласование режима судоходства в</w:t>
-[...38 lines deleted...]
-              <w:t>рыболовства водоемах и (или) участках"</w:t>
+              <w:t>"Выдача административным органом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разрешений на ввоз на территорию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан и вывоз с</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>территории Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видов животных, подпадающих под</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>действие Конвенции о международной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>торговле видами дикой фауны и флоры,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>находящимися под угрозой исчезновения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z793" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 14 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      Сноска. Приложение 19 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22529,51 +16769,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 15</w:t>
+              <w:t>Приложение 20</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22646,148 +16886,185 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к стандарту государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Распределение квот на изъятие</w:t>
-[...25 lines deleted...]
-              <w:t>основании утвержденных лимитов"</w:t>
+              <w:t>"Принятие местными исполнительными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органами области решения по закреплению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охотничьих угодий и рыбохозяйственных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водоемов и (или) участков за пользователями</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>животным миром и установлению сервитутов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для нужд охотничьего и рыбного хозяйства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z799" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 15 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      Сноска. Приложение 20 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22821,51 +17098,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 16</w:t>
+              <w:t>Приложение 21</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22938,124 +17215,111 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
-[...51 lines deleted...]
-              <w:t>основании утвержденных лимитов"</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача разрешения на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пользование животным миром"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-            Сноска. Приложение 16 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      Сноска. Приложение 21 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -23111,51 +17375,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 17</w:t>
+              <w:t>Приложение 22</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23228,148 +17492,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
-[...51 lines deleted...]
-              <w:t>рынке Республики Казахстан"</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача разрешения на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пользование животным миром"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z813" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 17 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      Сноска. Приложение 22 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23403,103 +17652,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 18</w:t>
+              <w:t>Приложение 23</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан, в которые</w:t>
-[...12 lines deleted...]
-              <w:t>вносятся изменения и дополнения</w:t>
+              <w:t>Республики Казахстан, в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -23520,124 +17769,124 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...51 lines deleted...]
-              <w:t>водозаборных сооружений"</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к стандарту государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача разрешения на изъятие видов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>животных, численность которых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подлежит регулированию"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 18 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
+      Сноска. Приложение 23 утратило силу приказом Министра экологии, геологии и природных ресурсов РК от 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -23693,1578 +17942,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 19</w:t>
-[...1526 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 24</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -25483,55 +18204,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25857,31 +18578,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>