--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="935bd99" w14:textId="935bd99">
+    <w:p w14:paraId="a4b131a" w14:textId="a4b131a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8312,70 +8312,164 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственные органы, указанные в пункте 3 настоящих Правил, имеющие право административного задержания транспортных средств по согласованию с ведомствами закрепляют должностных лиц за соответствующими пунктами контроля в рамках проведения совместных профилактических мероприятий, реализуемых согласно совместному Плану с соответствующим государственным органом (далее – Закрепленные должностные лица). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Должностные лица Комитета государственных доходов Министерства финансов Республики Казахстан при взаимодействии с Пограничной службы Комитета национальной безопасности Республики Казахстан посредством информационного взаимодействия между информационными системами таможенных органов и уполномоченного органа в области развития агропромышленного комплекса (в случая сбоя, отсутствия электронной связи или возникновения иных случаев, препятствующих информационному взаимодействию – с использованием имеющихся средств связи) информируют должностных лиц территориальных подразделений ведомств пункта контроля о прибытии в пункт пропуска через Государственную границу Республики Казахстан физических и юридических лиц и транспортных средств с продукцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8394,90 +8488,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="25"/>
+    <w:bookmarkStart w:name="z83" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Должностные лица Пограничной службы Комитета национальной безопасности Республики Казахстан пункта пропуска обеспечивают доступ должностным лицам территориального подразделения соответствующего ведомства для проведения государственного контроля и надзора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z84" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z84" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пропуск транспортных средств и продукции через Государственную границу Республики Казахстан осуществляется Пограничной службой Комитета национальной безопасности Республики Казахстан при наличии разрешительной отметки должностного лица территориального подразделения ведомства в талонах о прохождении государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8496,88 +8590,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления государственного контроля и надзора в пунктах контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Должностное лицо территориального подразделения соответствующего ведомства после получения информации согласно пункту 5 настоящих Правил проводит государственный контроль и надзор, включая с учетом применения системы управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8596,190 +8690,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственный контроль и надзор, осуществляемый должностными лицами территориальных подразделений ведомств, состоит из следующих видов контроля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документарный контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) физический контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) лабораторный контроль по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z85" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. Должностные лица территориального подразделения соответствующего ведомства при осуществлении государственного контроля и надзора проводят отбор проб продукции в соответствии с пунктом 14 настоящих Правил, пунктом 11-1 Правил осуществления государственного ветеринарно-санитарного контроля и надзора на ветеринарных контрольных постах, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 октября 2014 года № 7-1/559 "Об утверждении нормативных правовых актов в области ветеринарии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9891).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8798,690 +8892,784 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. По результатам государственного контроля и надзора принимаются следующих решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о пропуске продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о приостановлении движения продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о возврате или уничтожении продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основанием для начала осуществления процедуры государственного контроля и надзора является получение от представителя транспортной компании или представителя, являющегося на период транспортировки продукции законным представителем грузополучателя, следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительных документов (или иного документа, подтверждающего безопасность продукции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) транспортных (перевозочных) документов (товаротранспортная накладная) (за исключением ввоза продукции физическими лицами для личного пользования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о проведении необходимых лабораторных исследований, в случаях установленных законодательством Республики Казахстан и правом Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Документарный контроль в пункте контроля заключается в проверке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличия и соответствия содержания сопроводительных документов (или иного документа, подтверждающего безопасность продукции) на продукцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствия противоречий сведений в представленных сопроводительных документах (или иных документах, подтверждающих безопасность продукции), транспортных (перевозочных) документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличия запрета или ограничений уполномоченных органов Евразийского экономического союза и Республики Казахстан на ввоз, вывоз, перемещение продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличия предприятия-производителя продукции в Реестре организаций и лиц, осуществляющих производство, переработку и (или) хранение продукции, в случаях, установленных законодательством Республики Казахстан и правом Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Результатом документарного контроля является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление соответствия либо несоответствия представленных документов установленным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление наличия либо отсутствия документов либо факта запрета или ограничений уполномоченных органов Евразийского экономического союза и Республики Казахстан на ввоз, вывоз, перемещение продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Физический контроль в пункте контроля включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осмотр и (или) досмотр продукции, при этом продукция сверяется с данными, указанными в сопроводительных документах (или иных документах, подтверждающих безопасность продукции), транспортных (перевозочных) документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осмотр и контроль соответствия транспортного средства установленным требованиям, необходимым для перевозки продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контроль соответствия упаковки и маркировки установленным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Досмотр и (или) осмотр продукции осуществляется в присутствии представителя транспортной компании или представителя, являющегося на период транспортировки продукции законным представителем грузополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Лабораторный контроль осуществляется путем отбора проб и направления для проведения лабораторных исследований, в порядке установленном законодательством Республики Казахстан и правом Евразийского экономического союза, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обнаружения организмов, сходных по морфологическим признакам с карантинными объектами, симптомов болезней растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обнаружения признаков повреждения подкарантинной продукции карантинными объектами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменения клинического состояния животного с последующей его изоляцией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) падежа животного (отбор патологического материала с целью установления диагноза);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличия признаков дефростации, порчи, нарушения целостности упаковки, маркировки, наличия постороннего запаха, подтеков продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Принятие решения осуществляется должностными лицами территориальных подразделений ведомств по результатам документарного контроля, осмотра и (или) досмотра продукции, осмотра и контроля соответствия транспортного средства установленным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственный контроль и надзор завершается путем проставления должностными лицами территориальных подразделений ведомств отметки о принятом решении в соответствии с пунктом 8 настоящих Правил. Отметка проставляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на транспортном (перевозочном) документе или сопроводительных документах (или иных документах, подтверждающих безопасность продукции), и заверяется подписью, оттиском личной номерной печати с указанием даты и персональных данных должностного лица территориального подразделения соответствующего ведомства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в интегрированных информационных системах таможенных органов и уполномоченного органа в области развития агропромышленного комплекса (за исключением случая сбоя, отсутствия электронной связи или возникновения иных случаев, препятствующих информационному взаимодействию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в талонах о прохождении государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9500,70 +9688,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1. По итогам проведения государственного контроля и надзора должностное лицо территориального подразделения соответствующего ведомства информирует должностных лиц Пограничной службы Комитета национальной безопасности Республики Казахстан пункта пропуска о завершении государственного контроля и надзора и проставлении отметок в талонах о прохождении государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9582,470 +9770,564 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае выявления нарушений требований</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и права Евразийского экономического союза, предъявляемых к продукции, должностное лицо территориального подразделения соответствующего ведомства составляет акт по форме в соответствии с требованиями законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае, если по результатам государственного контроля и надзора выявлены нарушения и установлено несоответствие продукции требованиям законодательства Республики Казахстан и права Евразийского экономического союза, такая продукция подлежит задержанию. В отношении нее принимается решение об уничтожении или возврате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Решение о возврате или уничтожении продукции принимается должностным лицом территориального подразделения ведомства при выявлении следующих нарушений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие предприятия-производителя продукции в Реестре организаций и лиц, осуществляющих производство, переработку и (или) хранение продукции, в случаях, когда предприятие-производитель продукции должен быть в данном Реестре в соответствии с законодательством Республики Казахстан и правом Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступление продукции, в отношении которой введены временные меры, в том числе запрет или ограничения на ввоз, транзит такой продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выявление несоответствия продукции требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявление несоответствия продукции требованиям по результатам лабораторных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исследований</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нарушение условий хранения и перевозки продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Должностное лицо территориального подразделения ведомства, принявшее решение в соответствии с пунктом 8 настоящих Правил, в течение 2 часов доводит информацию уполномоченному лицу соответствующего территориального подразделения ведомства и ответственному должностному лицу ведомства с указанием владельца продукции, места назначения (доставки) продукции, страны-экспортера, номера сопроводительного документа (или иного документа, подтверждающего безопасность продукции), вида транспортного средства и его регистрационного номера и в случае принятия решений в соответствии с подпунктами 2) и 3) пункта 8 настоящих Правил указывает причины, на основе которых принято такое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Возврат продукции осуществляется путем оформления должностными лицами территориального подразделения ведомства акта возврата по форме, установленной законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уничтожение продукции осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Решение о возврате или разрешении ввоза принимается должностным лицом территориального подразделения ведомства в срок не более 72 часов, который может быть продлен на срок, необходимый для проведения и получения результатов лабораторных исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лабораторные исследования в области карантина растений проводятся в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> лабораторного обеспечения карантинных фитосанитарных мер, утвержденным Решением Коллегии Евразийской экономической комиссии от 10 мая 2016 года № 41.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лабораторные исследования в области ветеринарии проводятся  в сроки, установленные в международных и национальных стандартах, а также стандартах, предписаниях и рекомендациях, разработанных под эгидой Международного эпизоотического бюро в зависимости от вида продукции, метода ее исследования и исследуемого показателя безопасности, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации проведения лабораторных исследований (испытаний) при осуществлении ветеринарного контроля (надзора), утвержденным Решением Совета Евразийской экономической комиссии от 10 ноября 2017 года № 80.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. При осуществлении государственного контроля и надзора должностные лица территориальных подразделений ведомств, вводят  в соответствующую информационную систему сведения и данные о продукции, принятом решении, результатах государственного контроля  и надзора, владельце продукции, месте назначения (доставки) продукции с уведомлением территориального подразделения соответствующего ведомства в месте назначения (доставки) продукции, стране-экспортере, номере сопроводительного документа (или ином документе, подтверждающем безопасность продукции), виде транспортного средства и его регистрационном номере, в случае принятия решений в соответствии  с подпунктами 2) и 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил указывает причины, на основе которых принято такое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>