--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a4b131a" w14:textId="a4b131a">
+    <w:p w14:paraId="8cd4b9a" w14:textId="8cd4b9a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10333,55 +10333,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10707,31 +10707,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>