--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05aa253" w14:textId="05aa253">
+    <w:p w14:paraId="70d0da5" w14:textId="70d0da5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,264 +102,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра культуры и спорта Республики Казахстан от 9 апреля 2019 года № 95. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 апреля 2019 года № 18507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказа и.о. Министра культуры и информации РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа и.о. Министра культуры и информации РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан от 3 января 2019 года "О кинематографии" ПРИКАЗЫВАЮ: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения Единой автоматизированной информационной системы мониторинга фильмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту по делам культуры и искусства Министерства культуры и спорта Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его в электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение двух рабочих дней после введения в действие настоящего приказа размещение его на интернет-ресурсе Министерства культуры и спорта Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение двух рабочих дней после исполнения мероприятий, предусмотренных настоящим пунктом, представление в Департамент юридической службы Министерства культуры и спорта Республики Казахстан сведений об исполнении мероприятий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение двух рабочих дней после введения в действие настоящего приказа размещение его на интернет-ресурсе Министерства культуры и спорта Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и спорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      4) в течение двух рабочих дней после исполнения мероприятий, предусмотренных настоящим пунктом, представление в Департамент юридической службы Министерства культуры и спорта Республики Казахстан сведений об исполнении мероприятий.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.  Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -491,64 +805,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Мухамедиулы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, оборонной и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -691,87 +1005,183 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 апреля 2019 года № 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа и.о. Министра культуры и информации РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила ведения Единой автоматизированной информационной системы мониторинга фильмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила ведения Единой автоматизированной информационной системы мониторинга фильмов разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -786,648 +1196,643 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан от 3 января 2019 года "О кинематографии" и определяют порядок ведения Единой автоматизированной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> информационной системы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мониторинга фильмов (далее – информационная система).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок ведения информационной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информационная система ведется уполномоченным органом в сфере кинематографии в целях систематизации и учета фильмов на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок ведения информационной системы</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Систематизация фильмов осуществляются в электронном виде в автоматическом режиме, и включает в себя упорядочение и расположение сведений, поступающих в информационную систему, в соответствии с датой показа фильмов в хронологическом порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...40 lines deleted...]
-      3. Систематизация фильмов осуществляются в электронном виде в автоматическом режиме, и включает в себя упорядочение и расположение сведений, поступающих в информационную систему, в соответствии с датой показа фильмов в хронологическом порядке.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Организация, осуществляющая деятельность по показу фильма (далее - демонстратор фильма) ведет учет для предоставления информации по фильмам в информационную систему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      4. Организация, осуществляющая деятельность по показу фильма (далее - демонстратор фильма) ведет учет для предоставления информации по фильмам в информационную систему.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях ведения учета фильмов демонстратор фильма осуществляет регистрацию в информационной системе с указанием следующих реквизитов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      5. В целях ведения учета фильмов демонстратор фильма осуществляет регистрацию в информационной системе с указанием следующих реквизитов:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование демонстратора фильма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организационно-правовая форма демонстратора фильма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бизнес идентификационный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> демонстратора фильма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адрес местонахождения демонстратора фильма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контактные данные (телефон/факс, электронный адрес) демонстратора фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Демонстратор фильма перед началом показа каждого фильма размещает в программное обеспечение, интегрированное с информационной системой (далее - программное обеспечение), информацию о фильме, которая содержит наименование фильма, дату начала и окончания показа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В последующем, информация относительно каждого сеанса передается в информационную систему через программное обеспечение в режиме реального времени, путем передачи данных с контрольно-кассовых машин демонстратора фильма и продаж в онлайн режиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Информация по фильмам, передаваемая в информационную систему, содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование демонстратора фильма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...158 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      1) наименование демонстратора фильма;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) название фильма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      2) название фильма;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата и время начала сеанса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      3) дата и время начала сеанса;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) название или номер кинозала (при наличии более одного кинозала);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      4) название или номер кинозала (при наличии более одного кинозала);</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) номер ряда и места в кинозале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      5) номер ряда и места в кинозале;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стоимость билета на фильм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      6) стоимость билета на фильм;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) скидка на билет (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      7) скидка на билет (при наличии);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) номер прокатного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> удостоверения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фильма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> фильма.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Демонстратор фильма при невозможности предоставления информации в информационную систему по независящим от него обстоятельствам письменно уведомляет уполномоченный орган с указанием причин непредоставления информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      9. Демонстратор фильма при невозможности предоставления информации в информационную систему по независящим от него обстоятельствам письменно уведомляет уполномоченный орган с указанием причин непредоставления информации.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Непредоставленная ранее информация направляется в информационную систему в течение ближайшего часа с момента устранения обстоятельств, препятствовавших ее передаче с указанием причины, по которой произошла задержка ее передачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Информация по фильмам, поступающая в информационную систему от демонстраторов фильма, используется при определении объема отчисления от проката и показа национальных фильмов, осуществляемого в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 3 января 2019 года "О кинематографии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>