--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7219fa" w14:textId="a7219fa">
+    <w:p w14:paraId="679979c" w14:textId="679979c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,53 +133,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий приказ вводится в действие с 24 апреля 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2121,137 +2125,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 24 апреля 2019 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр юстиции</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2519,245 +2542,297 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев ______________________________ №________ от "____"__________ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указывается наименование исполнительного документа номер и дата исполнительного документа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о ______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица, для физического лица - фамилия, имя, отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при его наличии), их идентификационные номера) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поступившего из _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указывается наименование суда либо органа, которым выдан исполнительный документ) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"____" ______________________ 20__ года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указывается дата поступления исполнительного документа к государственному судебному исполнителю)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УСТАНОВИЛ:</w:t>
@@ -2911,122 +2986,138 @@
         <w:t>
       1. Возбудить исполнительное производство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z673" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Исполнительному производству присвоить № ________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z674" w:id="54"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z674" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предупредить</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при его наличии) физического лица или руководителя </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица, являющегося должником) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об административной и уголовной ответственности за неисполнение исполнительного документа путем направления уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z675" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z676" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3058,53 +3149,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -3332,305 +3427,365 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев _______________________________ №________ от "____" __________ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указывается наименование исполнительного документа номер и дата исполнительного документа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(полное наименование юридического лица, для физического лица - фамилия, имя, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество(при его наличии), их идентификационные номера) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поступившего из _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указывается наименование суда либо органа, которым выдан исполнительный документ) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"____" ______________________ 20__ года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указывается дата поступления исполнительного документа к государственному судебному исполнителю)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются основания отказа в возбуждении исполнительного производства, со ссылкой </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3652,119 +3807,131 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z677" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отказать в возбуждении исполнительного производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z678" w:id="59"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z678" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Копию постановления с приложением всех поступивших документов направить в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при его наличии) физического лица, наименование юридического </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица, которому возвращается исполнительный документ, их адреса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z680" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Разъяснить, что устранение обстоятельств, предусмотренных подпунктами 1), 2), 3), 4) и 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3816,53 +3983,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -4090,253 +4261,297 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №___ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основания для внесения изменений в постановление со ссылкой на нормы действующего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4378,96 +4593,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z740" w:id="63"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z740" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В постановление от "___"_______20__года об "________________________"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование постановления) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>внести следующие изменения: _____________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z741" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства или их представителя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z742" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4499,53 +4722,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -4708,305 +4935,365 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20___ года _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель территориального отдела – старший судебный исполнитель </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) старшего судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрев _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать дату поступления корреспонденции, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> наименование адресата, суть обращения, акта прокурорского надзора, судебного акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В производстве государственного судебного исполнителя </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя и отчество (при наличии) судебного исполнителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       находится исполнительный документ _________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (требование исполнительного документа, данные взыскателя и должника </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(полное наименование юридического лица, для физического лица–фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________ от "__" __________20__года. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указывается основание для отмены постановления судебного исполнителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5048,96 +5335,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z743" w:id="67"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z743" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Отменить постановление от "__" ______20__ года о __________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование отменяемого постановления) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вынесенного в рамках исполнительного производства №__ от "__"____20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z744" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z745" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5187,53 +5482,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель территориального отдела – старший судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ ________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование территориального органа)       (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5414,253 +5713,297 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №___ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сторона (ы) исполнительного производства ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при наличии), ИИН физического лица, наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица, БИН) заявила (и) о необходимости участия в исполнительном производстве переводчика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5917,53 +6260,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -6126,253 +6473,297 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование территориального отдела департамента юстиции, фамилия, имя и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество (при наличии) судебного исполнителя), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №___ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются основания привлечения специалиста, со ссылкой на нормы действующего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Закона "Об исполнительном производстве и статусе судебных исполнителей" (далее – Закон) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6394,162 +6785,178 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 10, статьями 24, 68, 126 Закона,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z753" w:id="79"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z753" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Назначить специалиста ___________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя и отчество (при наличии) физического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z754" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предупредить специалиста ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя и отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z755" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       об ответственности за дачу неправильного заключения в соответствии с законами Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись специалиста, фамилия, имя и отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z756" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Разъяснить специалисту, что согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6621,53 +7028,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                               (подпись, фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -7051,261 +7462,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "___" ___________ 20__ года ____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев заявление (обращение) _______________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя и отчество (при наличии), ИИН физического лица, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       наименование юридического лица, фамилия, имя и отчество (при наличии), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИИН руководителя юридического лица) об отводе (самоотводе) переводчика, специалиста </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________, участвующего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя и отчество (при наличии)) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в исполнительном производстве, _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер, дата и вид исполнительного производства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание отвода (самоотвода) со ссылкой на нормы действующего Закона либо иного нормативного  правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7367,109 +7830,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z759" w:id="86"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z759" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заявление ___________________ об отводе (самоотводе) переводчика (специалиста)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при наличии))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя и отчество (при наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z760" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удовлетворить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z761" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7521,53 +7996,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -7730,209 +8209,245 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ года __________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель территориального отдела – старший судебный исполнитель</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при наличии) старшего судебного исполнителя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев заявление об отводе (самоотводе) государственного судебного исполнителя </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя и отчество (при наличии)) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от участия в исполнительном производстве №______ от "______" __________20___года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основания отвода (самоотвода) со ссылкой на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7994,175 +8509,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="91"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z763" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заявление _________________________________________ об отводе (о самоотводе)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя и отчество (при наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z764" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного судебного исполнителя ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> удовлетворить.                               (фамилия, имя и отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z765" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Передать исполнительное производство для дальнейшего исполнения </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">государственному судебному  исполнителю </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя и отчество (при наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z766" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z767" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8212,53 +8747,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель территориального отдела – старший судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________ _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального органа)       (подпись, фамилия и инициалы)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8439,209 +8978,245 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель территориального отдела – старший судебный исполнитель </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, (фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при  наличии) старшего судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев заявление об отводе государственного судебного исполнителя </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя и отчество (при наличии)) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от участия в исполнительном производстве №_____ от "____"___________20___года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основания отказа в отводе со ссылкой на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8721,83 +9296,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z768" w:id="97"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z768" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отказать в отводе государственного судебного исполнителя ____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (фамилия, имя и отчество (при наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z769" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z770" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8847,66 +9426,74 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель территориального отдела – старший судебный исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________ _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального органа)             (подпись, фамилия и инициалы)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -9133,235 +9720,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__года _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, (фамилия, имя и отчество(при наличии))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> рассмотрев материалы исполнительного производства №________ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание привлечения сотрудника (ов) или подразделения органов внутренних дел со </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ссылкой на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9463,156 +10094,164 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z771" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Привлечь сотрудника (ов) или подразделение органов внутренних дел для обеспечения исполнения исполнительных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z772" w:id="102"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z772" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление направить для исполнения ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование подразделения органов внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z773" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z774" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О результатах исполнения постановления сообщить судебному исполнителю по адресу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z775" w:id="105"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z775" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (адрес, телефон, при необходимости адрес электронной почты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z776" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9624,53 +10263,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -10028,235 +10671,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__года ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, (фамилия, имя и отчество (при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №______ от "__" ________ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование исполнительного документа, наименование суда либо органа, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание привода лица со ссылкой на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10358,174 +11045,206 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 6 Закона Республики Казахстан от 23 апреля 2014 года "Об органах внутренних дел Республики Казахстан",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z777" w:id="108"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z777" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Обеспечить принудительный привод </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя и отчество (при наличии), ИИН физического лица, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии), ИИН руководителя юридического лица) проживающего (работающего) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (адрес по месту прописки (жительства) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>физического лица, месту нахождения юридического лица) в здание ___________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">кабинет____________________________ к ______ часам _____ минутам местного времени.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование, территориального отдела Департамента юстиции, юридический адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z778" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление направить для оказания содействия в ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z779" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10542,83 +11261,87 @@
         <w:t>
       (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z780" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z781" w:id="112"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z781" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объявить должнику о принудительном приводе _____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (адрес, телефон, при необходимости адрес электронной почты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z782" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10648,53 +11371,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись судьи, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование суда размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование суда, фамилия, инициалы судьи, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -10979,92 +11706,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 12 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Постановление о временном ограничении на выезд физического лица, </w:t>
+        <w:t xml:space="preserve"> Постановление о временном ограничении на выезд физического лица, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   руководителя (исполняющего обязанности) юридического лица, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   являющегося должником, из Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11076,235 +11887,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, (фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №_________ от "__"_____20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о _____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание применения временного ограничения на выезд должника из Республики </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казахстан привода лица со ссылкой на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11366,169 +12221,181 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z783" w:id="115"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z783" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Временно ограничить выезд _______________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">фамилия, имя и отчество (при наличии), ИИН руководителя юридического лица) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>являющегося должником (руководителем (исполняющим обязанности) юридического лица), из Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z784" w:id="116"/>
+    <w:bookmarkStart w:name="z784" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановления судебного исполнителя о временном ограничении на выезд из Республики Казахстан направить для исполнения в Пограничную службу Комитета национальной безопасности Республики Казахстан посредством государственной автоматизированной информационной системы органов исполнительного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z785" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z785" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z786" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z786" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11538,53 +12405,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись судьи, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование суда размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование суда, фамилия, инициалы судьи, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -11856,92 +12727,178 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z692" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 13 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z692" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Постановление о приостановлении временного ограничения на выезд </w:t>
+        <w:t xml:space="preserve">       Постановление о приостановлении временного ограничения на выезд </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> физического лица, руководителя (исполняющего обязанности) юридического лица,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   являющегося должником, из Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11953,261 +12910,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "___" ___________ 20__года _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №_______ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о _____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (основание приостановления временного ограничения на выезд должника)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и основания необходимости проведения лечения за пределами Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12269,195 +13278,215 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z787" w:id="120"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z787" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Приостановить временное ограничение на выезд</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, фамилия, имя и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество (при  наличии), ИИН руководителя юридического лица) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">являющегося должником (руководителем (исполняющим обязанности) юридического лица), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>из Республики Казахстан для проведения лечения с "___" _______ 20____ года по "__"_______ 20__года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z788" w:id="121"/>
+    <w:bookmarkStart w:name="z788" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановления судебного исполнителя направить для исполнения в Пограничную службу Комитета национальной безопасности Республики Казахстан посредством государственной автоматизированной информационной системы органов исполнительного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z789" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z789" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z790" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z790" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12467,53 +13496,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись судьи, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование суда размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование суда, фамилия, инициалы судьи, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -12668,92 +13701,186 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z693" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 14 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        Постановление о снятии временного ограничения на выезд физического лица, </w:t>
+        <w:t xml:space="preserve"> Постановление о снятии временного ограничения на выезд физического лица, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             руководителя (исполняющего обязанности) юридического лица,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   являющегося должником, из Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12765,248 +13892,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при наличии) судебного исполнителя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о ____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (основание снятия, отмены временного ограничения на выезд физического лица, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителя (исполняющего обязанности) юридического лица, являющегося должником, из Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13068,207 +14243,223 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z791" w:id="125"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z791" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Снять временное ограничение на выезд _____________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, фамилия, имя и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество (при наличии), ИИН руководителя юридического лица) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>являющегося должником (руководителем (исполняющего обязанности) юридического лица), из Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z792" w:id="126"/>
+    <w:bookmarkStart w:name="z792" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановления судебного исполнителя направить для исполнения в Пограничную службу Комитета национальной безопасности Республики Казахстан посредством государственной автоматизированной информационной системы органов исполнительного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z793" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z793" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z794" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z794" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -13423,68 +14614,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z694" w:id="129"/>
+    <w:bookmarkStart w:name="z694" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Постановление о приостановлении исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 15 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13496,235 +14687,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "__" __________ 20__года ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (основание приостановления исполнительного производства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13806,148 +15041,152 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="130"/>
+    <w:bookmarkStart w:name="z795" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исполнительное производство приостановить до ___________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z796" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z796" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z797" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z797" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -14102,68 +15341,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z695" w:id="133"/>
+    <w:bookmarkStart w:name="z695" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Постановление о возобновлении исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 16 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14175,222 +15414,262 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание возобновления исполнительного производства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14452,148 +15731,152 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z798" w:id="134"/>
+    <w:bookmarkStart w:name="z798" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возобновить исполнительное производство №______ от "____"_____20____года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z799" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z799" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z800" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z800" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -14748,68 +16031,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z696" w:id="137"/>
+    <w:bookmarkStart w:name="z696" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Постановление о прекращении исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 17 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14821,235 +16104,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "____" __________ 20__ года ___________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование территориального отдела департамента юстиции, фамилия, имя и отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" _____ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о ____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание прекращения исполнительного производства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15111,329 +16438,345 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее - Закон),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z801" w:id="138"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z801" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Прекратить исполнительное производство № ______ от "____"_______ 20____ года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о ____________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (требование исполнительного документа, данные взыскателя и должника </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование юридического лица, для физического лица-фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z802" w:id="139"/>
+    <w:bookmarkStart w:name="z802" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона исполнительное производство считать оконченным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z803" w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z803" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z804" w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z804" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z805" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z805" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z806" w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z806" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 47 Закона прекращенное исполнительное производство не может быть начато вновь, за исключением случаев восстановления судом срока предъявления исполнительного документа к исполнению либо признания действий судебного исполнителя по исполнению исполнительного документа, производство по которому прекращено, незаконными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z807" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z807" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отменить меры обеспечения исполнения исполнительного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z808" w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z808" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Довести до сведения должника о необходимости погашения исполнительской санкции в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -15588,80 +16931,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z697" w:id="146"/>
+    <w:bookmarkStart w:name="z697" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Типовая форма постановления о возвращении </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   исполнительного документа взыскателю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 18 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15673,512 +17016,576 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование территориального отдела департамента юстиции, фамилия, имя и отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №_______ от "__" ________ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о __________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание возврата исполнительного документа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании изложенного, руководствуясь пунктом 1 статьи 10, подпунктом ___) пункта 1 статьи 48, статьей 49, подпунктом 1) пункта 1 статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее - Закон),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z809" w:id="147"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z809" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Возвратить исполнительный документ о ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (требование исполнительного документа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) физического лица, наименование юридического </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица, суда, уполномоченного органа, адрес, по которому возвращается исполнительный документ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z810" w:id="148"/>
+    <w:bookmarkStart w:name="z810" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона исполнительное производство считать оконченным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z811" w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z811" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z812" w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z812" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z813" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z813" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z814" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z814" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Разъяснить, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 48 Закона возвращение исполнительного документа взыскателю не является препятствием для повторного предъявления этого документа к исполнению в пределах установленного законом срока давности исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -16528,68 +17935,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z698" w:id="153"/>
+    <w:bookmarkStart w:name="z698" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об обращении взыскания на имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 19 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16601,243 +18008,295 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование города, района)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный судебный исполнитель ___________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрев материалы исполнительного производства №______ от "__" ________ 20___года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ___________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (основание обращения взыскания на имущество, со ссылкой на нормы действующего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона либо  иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16899,188 +18358,212 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z815" w:id="154"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z815" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обратить взыскание на имущество _________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование имущества) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принадлежащее _________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">наименование юридического  лица, БИН) находящееся </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указывается местонахождение имущества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z816" w:id="155"/>
+    <w:bookmarkStart w:name="z816" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z817" w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z817" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17090,53 +18573,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись прокурора, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование прокуратуры размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование прокуратуры, фамилия, инициалы прокурора, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -17291,92 +18778,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z699" w:id="157"/>
+    <w:bookmarkStart w:name="z699" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о назначении оценщика по оценке </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       арестованного имущества либо поручение о проведении оценки имущества </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             должника  одной из сторон исполнительного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 20 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17388,222 +18875,262 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование территориального отдела департамента юстиции, фамилия, имя и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" _____20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании _____________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание привлечения к участию специалиста)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17685,279 +19212,311 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z818" w:id="158"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z818" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Назначить специалиста по оценке арестованного имущества (поручить провести </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">оценку имущества одной из сторон исполнительного производства), принадлежащего </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должнику _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование юридического лица, БИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z819" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Предупредить специалиста ____________________________ об ответственности за </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">дачу ложного                         (фамилия и инициалы) заключения в соответствии </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">с законами Республики Казахстан ____________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись специалиста)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z820" w:id="160"/>
+    <w:bookmarkStart w:name="z820" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оплата услуги по оценке арестованного имущества должника возлагается на стороны исполнительного производства и в последующем возмещается за счет должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z821" w:id="161"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z821" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Копию настоящего постановления направить сторонам исполнительного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z822" w:id="162"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z822" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель_______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -18112,68 +19671,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z701" w:id="163"/>
+    <w:bookmarkStart w:name="z701" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Типовая форма постановления о передаче арестованного имущества на реализацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 21 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18185,248 +19744,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №______ от "__" ________ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании ____________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание передачи арестованного имущества на реализацию, указать в какой форме </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подлежит реализации имущество (первые торги, повторные или на комиссионных началах)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18548,461 +20155,434 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее - Закон),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z823" w:id="164"/>
+    <w:bookmarkStart w:name="z823" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Передать на реализацию следующее имущество:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4350"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1870"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценочная стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z824" w:id="165"/>
+    <w:bookmarkStart w:name="z824" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Затраты по реализации имущества должника отнести к расходам по проведению исполнительных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z825" w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z825" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z826" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z826" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19050,53 +20630,57 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> статьи 63 Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -19251,68 +20835,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z702" w:id="168"/>
+    <w:bookmarkStart w:name="z702" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о передаче имущества должника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 22 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19324,235 +20908,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ___________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" _____ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ___________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании ____________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (основание передачи имущества должника взыскателю)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19654,520 +21282,505 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей", статьей 44-1 Закона Республики Казахстан от 26 июля 2007 года "О государственной регистрации прав на недвижимое имущество",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z827" w:id="169"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z827" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Передать ___________________________________________ следующее имущество:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при наличии) физического лица, ИИН, наименование юридического лица, БИН, которому передается имущество)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4350"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1870"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценочная стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4350" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3040" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z828" w:id="170"/>
+    <w:bookmarkStart w:name="z828" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Затраты по передаче имущества должника отнести к расходам по исполнению исполнительных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z829" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление судебного исполнителя направить для государственной регистрации </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в _____________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (орган государственной регистрации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z830" w:id="172"/>
+    <w:bookmarkStart w:name="z830" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z831" w:id="173"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z831" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20177,53 +21790,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: Акт приема-передачи имущества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -20378,80 +21995,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z703" w:id="174"/>
+    <w:bookmarkStart w:name="z703" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об обращении взыскания на  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         дебиторскую задолженность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 23 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20463,248 +22080,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование территориального отдела департамента юстиции, фамилия, имя и отчество</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №______ от "__" ________ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный  документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание обращения взыскания на дебиторскую задолженность, наименование суда, номер и дата определение суда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20786,325 +22451,365 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z832" w:id="175"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z832" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Обратить взыскание на дебиторскую задолженность должника </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица, БИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z833" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Перечислить (внести) сумму дебиторской задолженности на контрольный счет  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наличностей территориального органа юстиции ______________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование территориального органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z834" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление направить для исполнения __________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование дебитора)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z835" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. О результатах исполнения постановления незамедлительно информировать </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>судебного исполнителя по адресу:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(адрес территориального органа юстиции, при необходимости указывается адрес электронной почты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z836" w:id="179"/>
+    <w:bookmarkStart w:name="z836" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z837" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z837" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -21259,92 +22964,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z705" w:id="181"/>
+    <w:bookmarkStart w:name="z705" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Типовая форма постановления о наложении ареста  на денежное требование, платеже </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       по арестованному требованию,  запрете должнику принимать и распоряжаться </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               денежным требованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 24 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21356,248 +23061,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №______ от "__" _______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание наложения ареста на денежное требование, запрета должнику принимать и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжаться денежным требованием)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21679,379 +23432,411 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z838" w:id="182"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z838" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Наложить арест на денежное требование должника ___________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица, БИН) и запретить ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>производить платежи должнику.                    (наименование дебитора, третьего лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z839" w:id="181"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Произвести платеж по денежному требованию на_____________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (контрольный счет наличности территориального органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z840" w:id="184"/>
+    <w:bookmarkStart w:name="z840" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Запретить должнику принимать, а также распоряжаться денежным требованием, а также изменять правоотношения, на основании которых возникла дебиторская задолженность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z841" w:id="183"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Постановление направить для исполнения ________________________ и должнику. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование дебитора, третьего лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z842" w:id="186"/>
+    <w:bookmarkStart w:name="z842" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арест считается наложенным с момента получения дебитором должника постановления судебного исполнителя о наложении ареста и запрещении платежа должнику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z843" w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z843" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Дебитору должника необходимо предоставить информацию о характере и содержании арестованных требований. Дебитор должника обязан дать письменный ответ судебному исполнителю в течение трех дней с момента получения постановления. Расходы дебитора должника по предоставлению информации возмещаются должником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z844" w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z844" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предупредить об ответственности дебитора должника, что он отвечает перед взыскателем за убытки, понесенные последним вследствие отказа от предоставления информации, предоставления заведомо неверной или неполной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z845" w:id="187"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. О результатах исполнения постановления незамедлительно информировать судебного исполнителя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (адрес территориального органа юстиции, при необходимости указывается адрес электронной почты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z846" w:id="190"/>
+    <w:bookmarkStart w:name="z846" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z847" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z847" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -22206,80 +23991,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z706" w:id="192"/>
+    <w:bookmarkStart w:name="z706" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Типовая форма постановления об обращении взыскания на заработную плату и  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               иные виды доходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 25 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22291,235 +24076,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №______ от "__" _______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании _____________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (основание обращения взыскания на заработную плату и иные виды доходов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22621,340 +24450,360 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее - Закон),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z848" w:id="193"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z848" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Обратить взыскание на заработную плату и иные виды доходов </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя и отчество (при наличии) должника, ИИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z849" w:id="192"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Производить удержание ежемесячно в размере _______ % из заработной платы и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">иных доходов_____________________________ до полного погашения присужденных сумм. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при наличии) должника, ИИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z850" w:id="195"/>
+    <w:bookmarkStart w:name="z850" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление направить для исполнения в бухгалтерию (работодателю) ____________________ ________________________________________ и разъяснить, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона при (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z851" w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z851" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращений взыскания на заработную плату или иные виды дохода должника по одному или нескольким исполнительным документам за должником должно быть сохранено не менее пятидесяти процентов заработной платы или иного дохода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z852" w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z852" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом сохраняемая сумма за должником должна быть не менее размера прожиточного минимума, устанавливаемого ежегодно на соответствующий финансовый год законом о республиканском бюджете, за исключением случаев взыскания алиментов и возмещения вреда, причиненного увечьем или иным повреждением здоровья, а также смертью кормильца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z853" w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z853" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении нескольких исполнительных документов одной очереди, размер взыскиваемой суммы будет превышать пятидесяти процентов от общего дохода должника, то бухгалтеру (работодателю) необходимо производить удержание пропорционально причитающейся к получению взыскателями суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z854" w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z854" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О не довзысканной сумме бухгалтеру (работодателю) необходимо сообщить государственному судебному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z855" w:id="200"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z855" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z856" w:id="201"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z856" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -23109,92 +24958,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z707" w:id="202"/>
+    <w:bookmarkStart w:name="z707" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об обращении взыскания на стипендию, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             пособие по социальному страхованию, выплачиваемые при временной </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         нетрудоспособности, пособие по безработице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 26 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23206,261 +25055,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" _____ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (основание обращения взыскания на пособие по социальному страхованию </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (стипендию, пособие по безработице)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23522,339 +25423,371 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее - Закон),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z857" w:id="203"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z857" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Обратить взыскание на стипендию, пособие по социальному страхованию, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">выплачиваемые при  временной нетрудоспособности, пособие по безработице должника </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя и отчество (при наличии) должника, ИИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z858" w:id="204"/>
+    <w:bookmarkStart w:name="z858" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Производить удержание ежемесячно в размере _______ % из пособия по социальному страхованию, выплачиваемые при временной нетрудоспособности (стипендии, пособия по безработице) до полного погашения присужденных сумм по алиментам и возмещению вреда, причиненного увечьем или иным повреждением здоровья, смертью кормильца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z859" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление направить для исполнения в бухгалтерию (работодателю) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________ и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование юридического лица) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">разъяснить, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона при обращении взыскания на заработную плату или иные виды дохода должника по одному или нескольким исполнительным документам за должником должно быть сохранено не менее пятидесяти процентов заработной платы или иного дохода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z860" w:id="206"/>
+    <w:bookmarkStart w:name="z860" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом сохраняемая сумма за должником должна быть не менее размера прожиточного минимума, устанавливаемого ежегодно на соответствующий финансовый год законом о республиканском бюджете, за исключением случаев взыскания алиментов и возмещения вреда, причиненного увечьем или иным повреждением здоровья, а также смертью кормильца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z861" w:id="207"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z861" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении нескольких исполнительных документов одной очереди, размер взыскиваемой суммы будет превышать пятидесяти процентов от общего дохода должника, то бухгалтеру (работодателю) необходимо производить удержание пропорционально причитающейся к получению взыскателями суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z862" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z862" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О не довзысканной сумме бухгалтеру (работодателю) необходимо сообщить государственному судебному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z863" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z863" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -24009,68 +25942,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z708" w:id="210"/>
+    <w:bookmarkStart w:name="z708" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об определении задолженности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 27 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24082,248 +26015,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" _____20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (основание определения и расчет суммы задолженности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24385,161 +26366,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z864" w:id="211"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z864" w:id="209"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Определить размер задолженности в сумме __________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (указать сумму задолженности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z865" w:id="212"/>
+    <w:bookmarkStart w:name="z865" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z866" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z866" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -24694,68 +26683,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z709" w:id="214"/>
+    <w:bookmarkStart w:name="z709" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о распределении взысканных сумм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 28 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24767,248 +26756,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (основание расчета, распределения взысканных денежных сумм)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25070,253 +27107,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z867" w:id="215"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z867" w:id="213"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Взысканную сумму в размере ______________ распределить в следующем порядке.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать размер суммы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z868" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сумма в размере __________________ подлежит перечислению ________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать размер суммы) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полная либо часть суммы, подлежащая перечислению в доход государства, по расходам по  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совершению исполнительных действий либо взыскателям)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z869" w:id="217"/>
+    <w:bookmarkStart w:name="z869" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оставшуюся сумму, после удовлетворения всех требовании, возвратить должнику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z870" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z870" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z871" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z871" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -25471,68 +27532,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z710" w:id="220"/>
+    <w:bookmarkStart w:name="z710" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о присоединении к взысканию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 29 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25544,248 +27605,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__года ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель ______________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (основание присоединения ко взысканию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25847,174 +27956,186 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z872" w:id="221"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z872" w:id="219"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Присоединить к взысканию исполнительные производства о ___________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (сущность требования исполнительного документа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z873" w:id="222"/>
+    <w:bookmarkStart w:name="z873" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z874" w:id="223"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z874" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -26390,80 +28511,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z712" w:id="224"/>
+    <w:bookmarkStart w:name="z712" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о взыскании расходов по совершению  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               исполнительных действий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 30 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26475,261 +28596,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (расчет суммы расходов, фамилия, имя и отчество (при наличии) физического лица, ИИН, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             наименование юридического лица, БИН понесших расходы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26791,239 +28964,271 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z875" w:id="225"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z875" w:id="223"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Взыскать с должника ___________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица, БИН) сумму расходов по совершению исполнительных действий </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________ _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в сумме_________________________________________________________________ в пользу  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (вид исполнительных действий) (прописью) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (лиц или организаций, понесших эти затраты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z876" w:id="226"/>
+    <w:bookmarkStart w:name="z876" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z877" w:id="227"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z877" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель ______________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -27399,80 +29604,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z714" w:id="228"/>
+    <w:bookmarkStart w:name="z714" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о направлении исполнительного </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         документа по территориальности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 31 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27484,253 +29689,297 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       рассмотрев материалы исполнительного производства №___ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (основание направления исполнительного документа по территориальности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27792,218 +30041,238 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z878" w:id="229"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z878" w:id="227"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Направить исполнительный документ и копии всех материалов исполнительного производства в </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование территориального отдела департамента юстиции)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z879" w:id="230"/>
+    <w:bookmarkStart w:name="z879" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z880" w:id="231"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z880" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По вопросам дальнейшего исполнения исполнительного документа Вам следует обращаться в </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование территориального отдела, региона)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -28379,101 +30648,101 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z716" w:id="232"/>
+    <w:bookmarkStart w:name="z716" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Типовая форма постановления о направлении исполнительного документа в </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   ликвидационную комиссию, банкротному управляющему, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         реабилитационному управляющему</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 32 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28485,261 +30754,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №______ от "__" _______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (основание направления исполнительного документа в ликвидационную комиссию, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             банкротному управляющему, реабилитационному управляющему)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28821,174 +31142,186 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z881" w:id="233"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z881" w:id="231"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Направить исполнительный документ ______________________________________.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование ликвидационной комиссии, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (при наличии) банкротного управляющего, реабилитационного управляющего)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z882" w:id="234"/>
+    <w:bookmarkStart w:name="z882" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z883" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z883" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -29143,68 +31476,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z718" w:id="236"/>
+    <w:bookmarkStart w:name="z718" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Типовая форма постановления об отмене мер принудительного исполнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 33 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29216,248 +31549,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель ____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (основание снятия ареста)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29539,272 +31920,308 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z884" w:id="237"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z884" w:id="235"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Отменить меры принудительного исполнения исполнительного документа в виде ареста, запрета </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">с ____________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование имущества, в том числе денег находящихся в банках, организациях, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществляющих отдельные виды банковских операций, а также в страховых организациях) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">принадлежащего должнику </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица, БИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z885" w:id="236"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Постановление направить для исполнения ___________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование органа государственной регистрации либо юридического лица, осуществляющего банковскую деятельность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z886" w:id="239"/>
+    <w:bookmarkStart w:name="z886" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z887" w:id="240"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z887" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -29959,68 +32376,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z721" w:id="241"/>
+    <w:bookmarkStart w:name="z721" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Типовая форма постановления о запрещении совершать определенные действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 34 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30032,248 +32449,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при наличии) судебного исполнителя)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (основание наложения запрета)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30335,360 +32800,380 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z894" w:id="242"/>
+    <w:bookmarkStart w:name="z894" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Запретить должнику пользоваться принадлежащим ему на праве собственности имуществом, включая деньги и ценные бумаги, находящиеся у него либо иных физических или юридических лиц (за исключением банков и организации, осуществляющих отдельные виды банковских операции, а также страховых организациях) в пределах </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z895" w:id="241"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ тенге </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(иная валюта) (необходима сумма для исполнения исполнительного документа, с учетом оплаты расходов по исполнению)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z896" w:id="244"/>
+    <w:bookmarkStart w:name="z896" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запретить органам государственной регистрации совершать определенные действия к должнику, в том числе запрещение органам юридического лица принимать решения, а равно приостановление действия принятых решений по отчуждению движимого и недвижимого имущества, имущественных и неимущественных прав, ценных бумаг и долей в уставном капитале и имуществе юридического лица. Информацию об исполнении постановления предоставить судебному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z897" w:id="243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление направить для исполнения должнику и в _______________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование органа, организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z898" w:id="246"/>
+    <w:bookmarkStart w:name="z898" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z899" w:id="247"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z899" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.1. Запретить должнику пользоваться принадлежащим ему на праве собственности имуществом, включая деньги и ценные бумаги, находящиеся у него либо иных физических или юридических лиц (за исключением банков и организации, осуществляющих отдельные виды банковских операции, а также страховых организациях) в пределах </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z889" w:id="246"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ тенге </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(иная валюта) (необходима сумма для исполнения исполнительного документа, с учетом оплаты расходов по исполнению)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z890" w:id="249"/>
+    <w:bookmarkStart w:name="z890" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Запретить органам государственной регистрации совершать определенные действия к должнику, в том числе запрещение органам юридического лица принимать решения, а равно приостановление действия принятых решений по отчуждению движимого и недвижимого имущества, имущественных и неимущественных прав, ценных бумаг и долей в уставном капитале и имуществе юридического лица. Информацию об исполнении постановления предоставить судебному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z891" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Постановление направить для исполнения должнику и в _______________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование органа, организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z892" w:id="251"/>
+    <w:bookmarkStart w:name="z892" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z893" w:id="252"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z893" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -30843,68 +33328,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z723" w:id="253"/>
+    <w:bookmarkStart w:name="z723" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о взыскании исполнительской санкции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 35 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30916,235 +33401,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________________________________________________________, (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание взыскания исполнительской санкции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31226,213 +33755,237 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z900" w:id="254"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z900" w:id="252"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Взыскать в доход государства исполнительскую санкцию с должника ____________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при наличии) физического лица, ИИН, наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица, БИН) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в размере _______________________________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (сумма прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z901" w:id="255"/>
+    <w:bookmarkStart w:name="z901" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z902" w:id="256"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z902" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -31808,92 +34361,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z725" w:id="257"/>
+    <w:bookmarkStart w:name="z725" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о поручении совершения отдельных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   исполнительных действий и (или) применения отдельных мер  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               принудительного исполнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 36 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31905,248 +34458,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основания проведения отдельных исполнительных действий и (или) применения отдельных мер  принудительного исполнения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32208,233 +34809,257 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве  и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z903" w:id="258"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z903" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Поручить государственному судебному исполнителю _________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование территориального отдела департамента юстиции) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">совершить отдельные исполнительные действия и (или) применить отдельные меры </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">принудительного исполнения ____________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать какие действия (меры) необходимо провести)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z904" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Постановление направить для исполнения в ________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование территориального отдела департамента юстиции)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z905" w:id="260"/>
+    <w:bookmarkStart w:name="z905" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z906" w:id="261"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z906" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                                     (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -32589,80 +35214,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z727" w:id="262"/>
+    <w:bookmarkStart w:name="z727" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о задержании с водворением на </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   специальную стоянку транспортного средства должника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 37 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32674,235 +35299,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель __________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании ______________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание о задержания и водворения на специальную стоянку транспортного средства должника)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32984,240 +35653,260 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z907" w:id="263"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z907" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Задержать и водворить на специальную стоянку транспортное средство марки_____ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (марка транспортного средства, год выпуска, государственный номер) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">принадлежащего должнику ______________________________________________________.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника, ИИН, наименование юридического лица БИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z908" w:id="264"/>
+    <w:bookmarkStart w:name="z908" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление направить для исполнения __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z909" w:id="265"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z909" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (орган, исполняющий постановление)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z910" w:id="266"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z910" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z911" w:id="267"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z911" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -33619,68 +36308,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z729" w:id="268"/>
+    <w:bookmarkStart w:name="z729" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об изъятии недвижимого имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 38 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33692,261 +36381,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель ____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание обращения взыскания на имущество, со ссылкой на нормы действующего Закона </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34028,136 +36769,144 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 126 Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z912" w:id="269"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z912" w:id="267"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Изъять недвижимое имущество ___________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">принадлежащее ________________________________________________________________. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование юридического лица, БИН)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z913" w:id="270"/>
+    <w:bookmarkStart w:name="z913" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z914" w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z914" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34167,53 +36916,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись прокурора, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование прокуратуры размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование прокуратуры, фамилия, инициалы прокурора, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -34563,68 +37316,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z731" w:id="272"/>
+    <w:bookmarkStart w:name="z731" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Типовая форма постановления об изъятии правоустанавливающих документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 39 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34636,235 +37389,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о _____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании ______________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исполнительного документа, наименование суда либо органа, которым выдан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание изъятия, со ссылкой на нормы действующего Закона либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34926,175 +37723,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z915" w:id="273"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z915" w:id="271"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Изъять правоустанавливающие документы ________________________________,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование документа) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">принадлежащие________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица, БИН) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>находящиеся по адресу: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z916" w:id="274"/>
+    <w:bookmarkStart w:name="z916" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z917" w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z917" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35104,53 +37921,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись прокурора, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование прокуратуры размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование прокуратуры, фамилия, инициалы прокурора, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -35552,51 +38373,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z733" w:id="276"/>
+    <w:bookmarkStart w:name="z733" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об истребовании информации о номерах </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -35605,51 +38426,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> имущества, находящегося в банках, организациях, осуществляющих  отдельные виды </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> банковских операций, а также в страховых организациях, и наложении ареста на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 40 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35661,261 +38482,313 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основание наложения ареста со ссылкой на нормы действующего Закона либо иного </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36037,252 +38910,284 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z918" w:id="277"/>
+    <w:bookmarkStart w:name="z918" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Предоставить информацию о номерах банковских счетов и наличии денег на них, сведений о характере и стоимости имущества, находящегося в банках, организациях, осуществляющих отдельные виды банковских операций, а также в страховых организациях должника </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">юридического лица, БИН) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и наложить на них арест в предела _________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________тенге (иная валюта) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(необходима сумма для исполнения исполнительного документа, с учетом оплаты расходов по исполнению)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z919" w:id="278"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z919" w:id="276"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Постановление направить для исполнения в __________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование органа, организации) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и представления информации об исполнении настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z920" w:id="279"/>
+    <w:bookmarkStart w:name="z920" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z921" w:id="280"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z921" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36292,53 +39197,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись прокурора, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование прокуратуры размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование прокуратуры, фамилия, инициалы прокурора, а также дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -36493,80 +39402,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Типовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z736" w:id="281"/>
+    <w:bookmarkStart w:name="z736" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления о принятии мер обеспечения  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         исполнительного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 41 - в редакции приказа Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36578,235 +39487,279 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20__ года ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель _____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при  наличии) судебного исполнителя) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №________ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о ______________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возбужденного на основании ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование исполнительного документа, наименование суда либо органа, которым </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   выдан исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (основание наложения ареста)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36948,246 +39901,274 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z922" w:id="282"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z922" w:id="280"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Наложить арест на имущество должника ____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, наименование юридического лица, БИН) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в пределах _____________________________________________________ тенге (иная валюта) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(необходима сумма для исполнения исполнительного документа, с учетом оплаты расходов по исполнению)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z923" w:id="281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление направить для исполнения в _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 ( наименование органа, организации) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и представления информации об исполнении настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z924" w:id="284"/>
+    <w:bookmarkStart w:name="z924" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства, их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z925" w:id="285"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z925" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течении десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -37537,68 +40518,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z739" w:id="286"/>
+    <w:bookmarkStart w:name="z739" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Типовая форма постановления об объявлении должника в розыск</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 42 в соответствии с приказом Министра юстиции РК от 05.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37610,281 +40591,333 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__года _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование города, района)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный судебный исполнитель_______________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование территориального отдела департамента юстиции, фамилия, имя и отчество </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(при наличии) судебного исполнителя), </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы исполнительного производства №___ от "__" ______ 20___года </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о____________________________________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указываются требование исполнительного документа, данные взыскателя и должника) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">возбужденного на основании </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование исполнительного документа, наименование суда либо органа, которым выдан  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительный документ, дата выдачи)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                УСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (основания об объявлении в розыск должника, со ссылкой на нормы действующего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>судебных исполнителей" (далее – Закон) либо иного нормативного правового акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37946,169 +40979,181 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ПОСТАНОВИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z926" w:id="287"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z926" w:id="285"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Объявить в розыск _______________________________________________________, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя и отчество (при наличии) должника-физического лица, ИИН, фамилия, имя и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">отчество (при наличии) руководителя юридического лица, ИИН) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>являющегося должником (руководителем (исполняющим обязанности) юридического лица).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z927" w:id="288"/>
+    <w:bookmarkStart w:name="z927" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановления судебного исполнителя об объявлении должника в розыск  направить для исполнения в территориальные органы внутренних дел, антикоррупционной службы, службы экономических расследований Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z928" w:id="289"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z928" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. О принятом решении сообщить сторонам исполнительного производства или их представителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z929" w:id="290"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z929" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление судебного исполнителя вступает в силу со дня его вынесения, подлежит обязательному исполнению и может быть обжаловано, опротестовано в суд в течение десяти рабочих дней в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается по месту совершения исполнительных действий, если обслуживаемый судебным исполнителем территориальный участок находится в одном населенном пункте с местом совершения исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38118,53 +41163,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: постановление подлежит санкционированию в письменной форме либо в форме электронного документа. При этом форма электронного документа может быть изменена. Электронная цифровая подпись прокурора, а также его фамилия, имя, отчество (при наличии), дата подписи, наименование прокуратуры размещаются с левой стороны документа. В правом верхнем углу гриф "Санкционирую", наименование прокуратуры, фамилия, инициалы прокурора, дата не указываются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный судебный исполнитель _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати                               (подпись, фамилия и инициалы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -38181,55 +41230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>