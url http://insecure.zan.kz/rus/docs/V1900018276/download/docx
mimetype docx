--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a8c07a" w14:textId="9a8c07a">
+    <w:p w14:paraId="43cedd2" w14:textId="43cedd2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в приказ Министра национальной экономики Республики Казахстан от 26 января 2015 года № 42 "Об утверждении Методики определения государственных органов, отчетная информация которых подлежит перепроверке на основе системы управления рисками"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 31 января 2019 года № 13. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 февраля 2019 года № 18276</w:t>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 31 января 2019 года № 13. Зарегистрирован в Министерстве юстиции Республики Казахстан 7 февраля 2019 года № 18276. Утратил силу приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 24 августа 2026 года № 135</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -385,137 +463,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр национальной экономики</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2935,1014 +3032,1016 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень приоритетных показателей по направлениям оценки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1380"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4705"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Направления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритетные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достижение целей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достижение целей стратегического плана, программы развития территории и показателей бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достижение целей стратегического плана, программы развития территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эффективность исполнения бюджетной программы развития (применяется только для МИО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимодействие с гражданами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Качество оказания государственных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение сроков оказания государственных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение качества оказания государственных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Качество рассмотрения жалоб и заявлений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение сроков рассмотрения жалоб и заявлений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля жалоб и заявлений, признанных обоснованными</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...769 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по решению суда (удовлетворенные судом)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и удовлетворенных вышестоящим органом</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организационное развитие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4835" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Управление персоналом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3965,87 +4064,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4835" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Применение информационных технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4216,5378 +4315,4588 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Показатели риска ЦГО по направлению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="954"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="952" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование ЦГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2146" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Штрафные баллы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2147" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Динамика оценки"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="953" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2147" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приоритетный показатель"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="954" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9727,5378 +9036,4588 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Показатели риска МИО по направлению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="954"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="952" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2146" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Штрафные баллы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2147" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Динамика оценки"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="953" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2147" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приоритетный показатель"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="954" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="952" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15238,104 +13757,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг ЦГО по критерию "Штрафные баллы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15396,2646 +13909,2310 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Штрафные баллы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18175,104 +16352,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг МИО по критерию "Штрафные баллы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18333,2646 +16504,2310 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Штрафные баллы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21112,104 +18947,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг ЦГО по критерию "Динамика оценки"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21270,2646 +19099,2310 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Динамика оценки"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24049,104 +21542,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг МИО по критерию "Динамика оценки"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24207,2646 +21694,2310 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Динамика оценки"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -26986,104 +24137,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг ЦГО по критерию "Приоритетный показатель"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27144,2646 +24289,2310 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приоритетный показатель"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29923,104 +26732,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг МИО по критерию "Приоритетный показатель"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1921" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30081,2646 +26884,2310 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4328" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Приоритетный показатель"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1921" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -32860,6700 +29327,5686 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Итоговый расчет показателей риска ЦГО по блокам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1044"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1472"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование ЦГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достижение целей стратегического плана, программы развития территории и показателей бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По блоку "Достижение целей"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Качество оказания государственных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Качество рассмотрения жалоб и заявлений физических и юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1657" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По блоку "Взаимодействие с гражданами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Управление персоналом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Применение информационных технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По блоку "Организационное развитие"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -39693,6700 +35146,5686 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Итоговый расчет показателей риска МИО по блокам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1044"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1472"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достижение целей стратегического плана, программы развития территории и показателей бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По блоку "Достижение целей"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Качество оказания государственных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Качество рассмотрения жалоб и заявлений физических и юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1657" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По блоку "Взаимодействие с гражданами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Управление персоналом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Применение информационных технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По блоку "Организационное развитие"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -46591,96 +41030,90 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных органов, подлежащих перепроверке по блоку "Достижение целей"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -46777,68 +41210,61 @@
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -46857,68 +41283,61 @@
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -46937,68 +41356,61 @@
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47017,68 +41429,61 @@
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47097,68 +41502,61 @@
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47177,68 +41575,61 @@
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47257,68 +41648,61 @@
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -47379,68 +41763,61 @@
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47459,68 +41836,61 @@
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47539,68 +41909,61 @@
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47619,68 +41982,61 @@
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47699,68 +42055,61 @@
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47779,68 +42128,61 @@
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -47859,68 +42201,61 @@
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -48125,96 +42460,90 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных органов, подлежащих перепроверке по блоку "Взаимодействие с гражданами"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -48311,68 +42640,61 @@
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48391,68 +42713,61 @@
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48471,68 +42786,61 @@
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48551,68 +42859,61 @@
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48631,68 +42932,61 @@
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48711,68 +43005,61 @@
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48791,68 +43078,61 @@
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -48913,68 +43193,61 @@
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -48993,68 +43266,61 @@
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -49073,68 +43339,61 @@
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -49153,68 +43412,61 @@
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -49233,68 +43485,61 @@
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -49313,68 +43558,61 @@
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -49393,68 +43631,61 @@
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -49659,96 +43890,90 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных органов, подлежащих перепроверке по блоку "Организационное развитие"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -49845,68 +44070,61 @@
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -49925,68 +44143,61 @@
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50005,68 +44216,61 @@
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50085,68 +44289,61 @@
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50165,68 +44362,61 @@
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50245,68 +44435,61 @@
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50325,68 +44508,61 @@
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -50447,68 +44623,61 @@
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50527,68 +44696,61 @@
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50607,68 +44769,61 @@
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50687,68 +44842,61 @@
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50767,68 +44915,61 @@
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50847,68 +44988,61 @@
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -50927,68 +45061,61 @@
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -51011,63 +45138,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -51389,35 +45538,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId10"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>