--- v1 (2025-11-18)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31faea5" w14:textId="31faea5">
+    <w:p w14:paraId="c74252e" w14:textId="c74252e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,83 +121,431 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении типового договора временного возмездного землепользования (аренды) земельного участка сельскохозяйственного назначения для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства</w:t>
-[...31 lines deleted...]
-</w:t>
+        <w:t>Об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>типового</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договора</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>временного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>возмездного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>землепользования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аренды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>земельного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельскохозяйственного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ведения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>крестьянского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фермерского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хозяйства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельскохозяйственного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -494,103 +842,223 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z14" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заместитель Премьер-Министра</w:t>
+        <w:t>Заместитель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Премьер-Министра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан –</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Республики Казахстан </w:t>
+        <w:t>Республики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      У. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шукеев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -717,51 +1185,391 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Типовой договор временного возмездного землепользования (аренды) земельного участка сельскохозяйственного назначения для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства</w:t>
+        <w:t>Типовой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>временного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>возмездного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>землепользования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аренды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>земельного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельскохозяйственного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ведения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>крестьянского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фермерского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хозяйства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельскохозяйственного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
             город (поселок, село) _____ № _____ от "__" _________ 20__ года </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -907,51 +1715,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Глава 1. Предмет Договора</w:t>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арендодатель передает (предоставляет) Арендатору за плату за пользование земельным участком в аренду принадлежащий ему на правах государственной собственности земельный участок сельскохозяйственного назначения на основании постановления акимата от "___" __________ №_____ сроком на "____" лет, до "__" ______ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
@@ -1077,51 +1925,171 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Глава 2. Размер платы за пользование земельными участками</w:t>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>платы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пользование</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>земельными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сумма платы за пользование земельным участком в ______ году составляет ______________ (_____________________) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
@@ -1296,100 +2264,530 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 5 - в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">редакции приказа Министра сельского хозяйства РК от 12.03.2021 </w:t>
+        <w:t>редакции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хозяйства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>истечении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>десяти</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>календарных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дней</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>после</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>первого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>официального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>опубликования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Глава 3. Права и обязанности сторон</w:t>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Права</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязанности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Арендатор имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z100" w:id="31"/>
     <w:p>
@@ -2361,244 +3759,236 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Глава 4. Ответственность сторон</w:t>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае неуплаты платы за пользование земельным участком в сроки, оговоренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 564</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) (далее – Налоговый кодекс), Арендатор уплачивает пеню. Пеня в соответствии с </w:t>
+        <w:t>статье 622</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан, Арендатор уплачивает пеню. Пеня в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 117 Налогового кодекса начисляется за каждый день просрочки исполнения налогового обязательства по уплате платежа в бюджет, начиная со дня, следующего за днем срока уплаты платежа в бюджет, включая день уплаты, в размере 1,25-кратной базовой ставки Национального Банка Республики Казахстан на каждый день просрочки.</w:t>
+        <w:t xml:space="preserve"> статьи 5 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан начисляется за каждый день просрочки исполнения налогового обязательства по уплате платежа в бюджет, начиная со дня, следующего за днем срока уплаты платежа в бюджет, включая день уплаты, в размере 1,25-кратной базовой ставки Национального Банка Республики Казахстан на каждый день просрочки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа и.о. Министра сельского хозяйства РК от 31.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 209</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 –в редакции приказа Министра сельского хозяйства РК от 22.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2616,166 +4006,274 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      12. Исключен приказом Министра сельского хозяйства РК от 22.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...60 lines deleted...]
-      12. Стороны несут ответственность за невыполнение либо ненадлежащее выполнение условий Договора в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Глава 5. Внесение изменений и (или) дополнений, а также порядок расторжения договора</w:t>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Внесение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменений</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнений</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>также</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>порядок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>расторжения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Настоящий Договор, может быть, расторгнут по обоюдному согласию в любое время.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
@@ -2801,51 +4299,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Глава 6. Заключительные положения</w:t>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заключительные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Любые разногласия или претензии, которые могут возникнуть по Договору или связанные с его действием, разрешаются путем переговоров между сторонами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
@@ -2862,145 +4400,129 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Все разногласия, вытекающие из Договора, которые не могут быть решены путем переговоров, рассматриваются в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Настоящий Договор вступает в силу с момента заключения, подлежит обязательной регистрации в Государственной корпорации "Правительство для граждан" и действует не менее одного года с "__" ______20__ года по с "___" ______20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 22.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...60 lines deleted...]
-      17. Настоящий Договор вступает в силу с момента заключения, подлежит обязательной регистрации в органах юстиции и действует с "___" ______20__ года по с "___" ______20__ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Договор составлен в двух экземплярах, один из которых передается Арендатору, второй остается у Арендодателя. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
@@ -3520,55 +5042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>