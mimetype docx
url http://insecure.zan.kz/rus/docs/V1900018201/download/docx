--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f012493" w14:textId="f012493">
+    <w:p w14:paraId="ec0c58b" w14:textId="ec0c58b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -924,190 +924,284 @@
         <w:t xml:space="preserve">
       Правила проверки достоверности результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства подвижной сети, утвержденные вышеуказанным приказом, изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 19 января 2016 года № 10 "Об утверждении Правил классификации государственных услуг в электронной форме для определения способа аутентификации услугополучателя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13191, опубликован 3 марта 2016 года в информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет") следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> классификации государственных услуг в электронной форме для определения способа аутентификации услугополучателя, утвержденные вышеуказанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1120,430 +1214,430 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. В настоящих Правилах применяются следующие понятия и сокращения: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган в сфере информатизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере информатизации и "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      1) уполномоченный орган в сфере информатизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере информатизации и "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) одноразовый пароль – пароль, действительный только для одного сеанса аутентификации субъектов получения услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      2) одноразовый пароль – пароль, действительный только для одного сеанса аутентификации субъектов получения услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) база, содержащая персональные данные (далее – база) – совокупность упорядоченных персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      3) база, содержащая персональные данные (далее – база) – совокупность упорядоченных персональных данных;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мгновенное сообщение – технология передачи данных, позволяющая организовать интерактивное взаимодействие между абонентом сети сотовой связи и сервисным приложением в режиме передачи мгновенных коротких сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      4) мгновенное сообщение – технология передачи данных, позволяющая организовать интерактивное взаимодействие между абонентом сети сотовой связи и сервисным приложением в режиме передачи мгновенных коротких сообщений;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) композитная услуга – комплекс взаимосвязанных услуг, для предоставления которого достаточно запроса субъекта получения услуги в электронной форме и обязательно удостоверение посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      5) композитная услуга – комплекс взаимосвязанных услуг, для предоставления которого достаточно запроса субъекта получения услуги в электронной форме и обязательно удостоверение посредством электронной цифровой подписи;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      6) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      7) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) короткое текстовое сообщение – услуга, оказываемая оператором сотовой связи, по приему и передаче информации посредством сети сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      8) короткое текстовое сообщение – услуга, оказываемая оператором сотовой связи, по приему и передаче информации посредством сети сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) логин – имя (идентификатор) учетной записи пользователя на портале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      9) логин – имя (идентификатор) учетной записи пользователя на портале;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      10) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) аутентификация – подтверждение подлинности субъекта или объекта доступа путем определения соответствия предъявленных реквизитов доступа имеющимся в системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      11) аутентификация – подтверждение подлинности субъекта или объекта доступа путем определения соответствия предъявленных реквизитов доступа имеющимся в системе;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      12) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      13) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мобильное приложение "электронного правительства" (далее – мобильное приложение) – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и иным услугам, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      14) мобильное приложение "электронного правительства" (далее – мобильное приложение) – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и иным услугам, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок классификации государственных услуг в электронной форме для определения способа аутентификации услугополучателя";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1556,150 +1650,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Классификации подлежат все государственные услуги, оказываемые в электронной форме посредством портала и абонентского устройства сотовой связи.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 25 января 2016 года № 58 "Об утверждении Правил регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства подвижной сети" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13195, опубликован 3 марта 2016 года в информационно-правовой системе нормативных правовых актов Республики Казахстан "Әділет") следующие изменения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      заголовок изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1712,230 +1806,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства подвижной сети, утвержденных вышеуказанным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      заголовок изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 1. Общие положения";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1948,90 +2042,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи (далее – Правила) разработаны в соответствии с подпунктом 60) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" и определяют порядок регистрации и подключения абонентского номера абонента к учетной записи веб-портала "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2044,270 +2138,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. В настоящих Правилах применяются следующие основные понятия и сокращения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) абонентский номер – номер, выделяемый в пользование абоненту при заключении договора, с помощью которого устанавливается соединение с другим абонентским оборудованием и позволяющий идентифицировать абонента в сети;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
-[...15 lines deleted...]
-      1) абонентский номер – номер, выделяемый в пользование абоненту при заключении договора, с помощью которого устанавливается соединение с другим абонентским оборудованием и позволяющий идентифицировать абонента в сети;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий и услуг субъектов квазигосударственного сектора в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий, услуг субъектов квазигосударственного сектора и выдаче их результатов услугополучателю по принципу "одного окна", а также обеспечения оказания государственных услуг в электронной форме, осуществляющее государственную регистрацию прав на недвижимое имущество по месту его нахождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
-[...15 lines deleted...]
-      2) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий и услуг субъектов квазигосударственного сектора в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг, услуг по выдаче технических условий на подключение к сетям субъектов естественных монополий, услуг субъектов квазигосударственного сектора и выдаче их результатов услугополучателю по принципу "одного окна", а также обеспечения оказания государственных услуг в электронной форме, осуществляющее государственную регистрацию прав на недвижимое имущество по месту его нахождения;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) одноразовый пароль – пароль, действительный только для одного сеанса аутентификации субъектов получения услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
-[...15 lines deleted...]
-      3) одноразовый пароль – пароль, действительный только для одного сеанса аутентификации субъектов получения услуг в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      4) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      5) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) учетная запись пользователя на веб-портале "электронного правительства" (далее – учетная запись пользователя) – совокупность электронных информационных ресурсов о пользователе, хранящаяся на веб-портале "электронного правительства", необходимая для опознавания (аутентификации) пользователя и предоставления доступа к его персональным данным и настройкам в кабинете пользователя на веб-портале "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      6) учетная запись пользователя на веб-портале "электронного правительства" (далее – учетная запись пользователя) – совокупность электронных информационных ресурсов о пользователе, хранящаяся на веб-портале "электронного правительства", необходимая для опознавания (аутентификации) пользователя и предоставления доступа к его персональным данным и настройкам в кабинете пользователя на веб-портале "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мобильное приложение "электронного правительства" (далее – мобильное приложение) – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и иным услугам, оказываемым в электронной форме, посредством сотовой связи и Интернет.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заголовок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Порядок регистрации и подключения абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи портала для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2320,70 +2414,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Регистрация и подключение абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи портала для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи осуществляется на портале, мобильном приложении или в Государственной корпорации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2396,90 +2490,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Отказ при регистрации и подключении абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи портала для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи осуществляется моментально при неправильном вводе одноразового пароля, полученном абонентом на абонентский номер в виде короткого текстового сообщения, сформированного и отправленного порталом для подтверждения принадлежности абонентского номера абоненту.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа, дальнейшая регистрация и подключение абонентского номера абонента, осуществляется после исправления неправильного ввода одноразового пароля абонентом или работником Государственной корпорации.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2836,524 +2930,524 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 января 2016 года № 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="64"/>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обязательные реквизиты результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z112" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z112" w:id="65"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="66"/>
+    <w:bookmarkStart w:name="z113" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Обязательные реквизиты результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи (далее – Обязательные реквизиты), разработаны в соответствии с подпунктом 63) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" и устанавливают обязательные реквизиты результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z114" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Обязательных реквизитах применяются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z114" w:id="67"/>
-[...15 lines deleted...]
-      2. В настоящих Обязательных реквизитах применяются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мгновенное сообщение – технология передачи данных, позволяющая организовать интерактивное взаимодействие между абонентом сети сотовой связи и сервисным приложением в режиме передачи мгновенных коротких сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z115" w:id="68"/>
-[...15 lines deleted...]
-      1) мгновенное сообщение – технология передачи данных, позволяющая организовать интерактивное взаимодействие между абонентом сети сотовой связи и сервисным приложением в режиме передачи мгновенных коротких сообщений;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) короткое текстовое сообщение – услуга, оказываемая оператором сотовой связи, по приему и передаче информации посредством сети сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z116" w:id="69"/>
-[...15 lines deleted...]
-      2) короткое текстовое сообщение – услуга, оказываемая оператором сотовой связи, по приему и передаче информации посредством сети сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) матричный код – графическая информация в виде матричного двухмерного штрих кода, наносимая на электронный документ, представляющая возможность считывания ее техническими средствами, в соответствии со стандартом СТ РК ИСО/МЭК 18004-2009 "Информационные технологии. Методы автоматической идентификации и выделения данных. Спецификация символики штрихового кода QR 2005";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z117" w:id="70"/>
-[...15 lines deleted...]
-      3) матричный код – графическая информация в виде матричного двухмерного штрих кода, наносимая на электронный документ, представляющая возможность считывания ее техническими средствами, в соответствии со стандартом СТ РК ИСО/МЭК 18004-2009 "Информационные технологии. Методы автоматической идентификации и выделения данных. Спецификация символики штрихового кода QR 2005";</w:t>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информационная услуга, оказываемая в электронной форме – услуга по предоставлению пользователям электронных информационных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z118" w:id="71"/>
-[...15 lines deleted...]
-      4) информационная услуга, оказываемая в электронной форме – услуга по предоставлению пользователям электронных информационных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z119" w:id="72"/>
-[...15 lines deleted...]
-      5) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z120" w:id="73"/>
-[...15 lines deleted...]
-      6) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мобильное приложение "электронного правительства" – программное обеспечение, установленное, запущенное на абонентском устройстве сотовой связи и предоставляющее доступ к государственным услугам и иным услугам, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z121" w:id="74"/>
-[...15 lines deleted...]
-      7) мобильное приложение "электронного правительства" – программное обеспечение, установленное, запущенное на абонентском устройстве сотовой связи и предоставляющее доступ к государственным услугам и иным услугам, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) веб-портал "электронного правительства" – информационная система, представляющей собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z122" w:id="75"/>
-[...15 lines deleted...]
-      8) веб-портал "электронного правительства" – информационная система, представляющей собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Обязательные реквизиты результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z123" w:id="76"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Обязательные реквизиты результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи</w:t>
+    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Результат оказания государственных услуг в электронной форме, полученный посредством абонентского устройства сотовой связи, направленный в кабинет пользователя на веб-портале "электронного правительства" в форме электронного документа, содержит следующие обязательные реквизиты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z124" w:id="77"/>
-[...15 lines deleted...]
-      3. Результат оказания государственных услуг в электронной форме, полученный посредством абонентского устройства сотовой связи, направленный в кабинет пользователя на веб-портале "электронного правительства" в форме электронного документа, содержит следующие обязательные реквизиты:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при оказании государственной услуги в электронной форме посредством мобильного приложения "электронного правительства":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z125" w:id="78"/>
-[...15 lines deleted...]
-      1) при оказании государственной услуги в электронной форме посредством мобильного приложения "электронного правительства":</w:t>
+    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уникальный номер электронного документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z126" w:id="79"/>
+    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата получения государственной и иной услуги в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z128" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер/Бизнес-идентификационный номер услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z129" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матричный код;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z130" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при оказании государственной услуги в электронной форме посредством короткого текстового сообщения и мгновенного сообщения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z131" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уникальный номер электронного документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z131" w:id="84"/>
-[...15 lines deleted...]
-      уникальный номер электронного документа;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер/Бизнес-идентификационный номер услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z132" w:id="85"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер/Бизнес-идентификационный номер услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обязательными реквизитами оказания иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи, являются обязательные реквизиты, указанные пункте 3 настоящих Обязательных реквизитов, за исключением информационных услуг, оказываемых в электронной форме, для которых обязательные реквизиты не требуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z133" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3562,364 +3656,364 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 января 2016 года № 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="87"/>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проверки достоверности результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z137" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z137" w:id="88"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="89"/>
+    <w:bookmarkStart w:name="z138" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проверки достоверности результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи (далее – Правила) разработаны в соответствии с подпунктом 63) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" и определяют, порядок проверки достоверности обязательных реквизитов результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z139" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах применяются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z139" w:id="90"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах применяются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) матричный код – графическая информация в виде матричного двухмерного штрих кода, наносимая на электронный документ, представляющая возможность считывания ее техническими средствами, в соответствии со стандартом СТ РК ИСО/МЭК 18004-2009 "Информационные технологии. Методы автоматической идентификации и выделения данных. Спецификация символики штрихового кода QR 2005";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z140" w:id="91"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="92"/>
+    <w:bookmarkStart w:name="z141" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) веб-портал "электронного правительства" – информационная система, представляющей собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z142" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z142" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мобильное приложение "электронного правительства" – программа, установленная, запущенная на абонентском устройстве сотовой связи и предоставляющая доступ к государственным услугам и иным услугам, оказываемым в электронной форме, посредством сотовой связи и Интернет; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z143" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z143" w:id="94"/>
-[...15 lines deleted...]
-      4) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проверки достоверности обязательных реквизитов результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z144" w:id="95"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок проверки достоверности обязательных реквизитов результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи</w:t>
+    <w:bookmarkStart w:name="z145" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Достоверность обязательных реквизитов, содержащейся в электронных документах, являющихся результатом оказания государственных и иных услуг в электронной форме, оказанных посредством абонентского устройства сотовой связи, подтверждается электронной цифровой подписью уполномоченного должностного лица услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z145" w:id="96"/>
-[...15 lines deleted...]
-      3. Достоверность обязательных реквизитов, содержащейся в электронных документах, являющихся результатом оказания государственных и иных услуг в электронной форме, оказанных посредством абонентского устройства сотовой связи, подтверждается электронной цифровой подписью уполномоченного должностного лица услугодателя.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об электронной цифровой подписи уполномоченного должностного лица услугодателя проверяется путем извлечения соответствующей информации из матричного кода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z146" w:id="97"/>
-[...15 lines deleted...]
-      Информация об электронной цифровой подписи уполномоченного должностного лица услугодателя проверяется путем извлечения соответствующей информации из матричного кода.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Принадлежность электронных документов к электронным документам полученных посредством абонентского устройства сотовой связи, подтверждается уникальным номером электронного документа, сформированным и присвоенным веб-порталом "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z147" w:id="98"/>
-[...15 lines deleted...]
-      4. Принадлежность электронных документов к электронным документам полученных посредством абонентского устройства сотовой связи, подтверждается уникальным номером электронного документа, сформированным и присвоенным веб-порталом "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z148" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проверка достоверности обязательных реквизитов результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи, осуществляется на веб-портале "электронного правительства", а также через мобильное приложение "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z148" w:id="99"/>
-[...15 lines deleted...]
-      5. Проверка достоверности обязательных реквизитов результатов оказания государственных и иных услуг в электронной форме, полученных посредством абонентского устройства сотовой связи, осуществляется на веб-портале "электронного правительства", а также через мобильное приложение "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z149" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для проведения проверки указанной в пункте 5 пользователь выбирает сервис "Проверка услуг, полученных через веб-портал "электронного правительства", вводит уникальный номер электронного документа и индивидуальный идентификационный номер/бизнес-идентификационный номер услугополучателя и, в случае положительного результата проверки, пользователю доступна информация об оказанной услуге с возможностью просмотра ее результата и электронной цифровой подписи уполномоченного должностного лица услугодателя, подписавшего документ по итогам рассмотрения запроса на оказание государственной и иной услуги в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z149" w:id="100"/>
-[...15 lines deleted...]
-      Для проведения проверки указанной в пункте 5 пользователь выбирает сервис "Проверка услуг, полученных через веб-портал "электронного правительства", вводит уникальный номер электронного документа и индивидуальный идентификационный номер/бизнес-идентификационный номер услугополучателя и, в случае положительного результата проверки, пользователю доступна информация об оказанной услуге с возможностью просмотра ее результата и электронной цифровой подписи уполномоченного должностного лица услугодателя, подписавшего документ по итогам рассмотрения запроса на оказание государственной и иной услуги в электронной форме.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отрицательного результата проверки достоверности выводится сообщение об отсутствии электронного документа с номером и индивидуальным идентификационным номером/бизнес-идентификационным номером, введенными при проверке электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z150" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4213,68 +4307,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абонентского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>устройства сотовой связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="102"/>
+    <w:bookmarkStart w:name="z165" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на регистрацию и подключение абонентского номера абонента, предоставленного оператором сотовой связи, к учетной записи веб-портал "электронного правительства" для получения государственных и иных услуг в электронной форме посредством абонентского устройства сотовой связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4296,59 +4390,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уникальный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="103"/>
+          <w:bookmarkStart w:name="z166" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2311400" cy="698500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -4373,324 +4467,324 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="104"/>
+    <w:bookmarkStart w:name="z167" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Идентификационные данные физического лица: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z168" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: ____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z168" w:id="105"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: ____________</w:t>
+    <w:bookmarkStart w:name="z169" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия: ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z169" w:id="106"/>
-[...15 lines deleted...]
-      Фамилия: ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z170" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имя: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z170" w:id="107"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="108"/>
+    <w:bookmarkStart w:name="z171" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчество (при его наличии): ___________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z172" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты: _____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z172" w:id="109"/>
-[...15 lines deleted...]
-      Адрес электронной почты: _____________________________</w:t>
+    <w:bookmarkStart w:name="z173" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z173" w:id="110"/>
-[...15 lines deleted...]
-      Телефон: ____________________________________________</w:t>
+    <w:bookmarkStart w:name="z174" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С Соглашением о подключении абонентского номера к учетной записи веб-портала "электронного правительства" с использованием абонентского устройства сотовой связи ознакомлен, возражений не имею.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z174" w:id="111"/>
-[...15 lines deleted...]
-      С Соглашением о подключении абонентского номера к учетной записи веб-портала "электронного правительства" с использованием абонентского устройства сотовой связи ознакомлен, возражений не имею.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну и содержащихся в информационных системах, в предусмотренных законодательством случаях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z175" w:id="112"/>
-[...15 lines deleted...]
-      Согласен на использование сведений, составляющих охраняемую законом тайну и содержащихся в информационных системах, в предусмотренных законодательством случаях.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись заявителя ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z176" w:id="113"/>
-[...15 lines deleted...]
-      Подпись заявителя ___________________________________</w:t>
+    <w:bookmarkStart w:name="z177" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "___" ___________________________________20__ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z177" w:id="114"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5016,31 +5110,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>