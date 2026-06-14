--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82cee43" w14:textId="82cee43">
+    <w:p w14:paraId="d208ba2" w14:textId="d208ba2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,89 +93,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков по Бескарагайскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Бескарагайского района Восточно-Казахстанской области от 23 ноября 2018 года № 4. Зарегистрировано Управлением юстиции Бескарагайского района Департамента юстиции Восточно-Казахстанской области 26 ноября 2018 года № 5-7-146.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Решение акима Бескарагайского района Восточно-Казахстанской области от 23 ноября 2018 года № 4. Зарегистрировано Управлением юстиции Бескарагайского района Департамента юстиции Восточно-Казахстанской области 26 ноября 2018 года № 5-7-146</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание РЦПИ.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -190,308 +203,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного закона Республики Казахстан от 28 сентября 1995 года "О выборах в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", аким Бескарагайского района РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать избирательные участки по Бескарагайскому району согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившим силу решения акима Бескарагайского района:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) от 26 февраля 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об образовании избирательных участков по Бескарагайскому району" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за номером 3726, опубликовано 18 марта 2015 года в районной газете "Бесқарағай тынысы", 29 апреля 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) от 24 ноября 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение акима Бескарагайского района от 26 февраля 2015 года № 1 "Об образовании избирательных участков по Бескарагайскому району" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за номером 4297, опубликовано 25 декабря 2015 года в районной газете "Бесқарағай тынысы", 15 февраля 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственному учреждению "Аппарат акима Бескарагайского района" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего постановления в территориальном органе юстиции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти календарных дней после государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания, распространяемых на территории Бескарагайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение настоящего постановления на интернет-ресурсе акима Бескарагайского района после его официального опубликования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима Бескарагайского района Глазинского Т. Н.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -507,51 +543,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким Бескарагайского района</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким Бескарагайского района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -899,2224 +945,2439 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 23 ноября 2018 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Границы избирательных участков Бескарагайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции решения акима Бескарагайского района области от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 254</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание сельского клуба государственного казенного коммунального предприятия "Районный дом культуры Бескарагайского района области Абай", село Карагайлы, улица М. Ауэзова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Карагайлы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 255</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Башкульская основная школа" отдела образования Бескарагайского района управления образования области Абай", село Башкуль, улица Абая, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Башкуль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 256</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Букебаевского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Семей орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан", село Букебай, улица Яблоневая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Букебай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 257</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание государственного казенного коммунального предприятия "Районный дом культуры Бескарагайского района области Абай", село Бескарагай, улица М. Ауэзова, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Молодежная дома № 1, 2, 3; улица Ж. Дастенова дома № 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 40, 43, 45, 49, 57, 58, 60, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 75, 79; улица Лесная дома № 1, 3, 5, 7, 9; улица Болотная дом № 1; улица Некрасова дома № 2, 3, 5, 6, 9; улица Лермонтова дома № 1, 3, 4, 5, 8, 9, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30; улица Советская дома № 1, 3, 4, 5, 6, 7, 9; улица 40 лет Победы дома № 1/1, 2/1, 2/2, 3/1, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2; улица Южная дома № 1, 1/1, 1А/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 8/1, 10, 12/1; 13А, 13Б, 15А, 15Б, 17А, 17Б, 18А, 18Б, 20А, 20Б; улица Юность дома № 1/1, 1/2, 5/1, 5/2, 29А, 29Б, 31А, 31Б, 32А, 32Б, 33А, 33Б, 34А, 34Б, 36А, 36Б, 38А, 38Б, 40А, 40Б, 42А, 42Б, 44А, 44Б, 46А, 46Б; улица Желтоқсан дома № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 11, 13, 15, 12/1, 12/2, 14/1, 14/2, 16, 17, 18, 19/1, 19/2, 22, 24, 26, 28, 30, 32, 40; улица Партизанская дома № 5, 8, 10, 20, 22, 24, 26, 28, 30, 32, 34, 36; улица Чехова дома № 2, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 21, 24, 25, 27, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49, 51; улица М. Каирбаева дома № 1/1, 1/2, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17/1, 17/2, 18, 19/1, 19/2, 20; улица Тәуелсіздік дома № 16, 18, 19, 21, 23, 27, 29, 31, 33, 33А, 35, 37, 39, 43, 45, 47, 49, 51, 53; улица Ж. Жабаева дома № 65, 67, 69, 75, 77, 79, 81, 85, 87, 89; улица К. Рыскулбекова дома № 1, 2, 4, 5, 6, 7, 9, 10, 12, 13, 14, 15, 17, 18, 19, 21, 22, 23, 26, 28, 29, 30, 31, 32, 33, 37; улица М. Ауэзова дома № 1, 3, 4, 5, 7/1, 7/2, 9, 12, 13, 14, 15, 17, 21, 23, 25; улица К. Калтаева дома № 2, 7, 9, 11, 14, 15, 16, 17, 18, 24, 25, 26, 27, 30, 31, 32, 33, 35, 36, 38, 39, 40, 41, 43, 44, 46, 47, 48, 49, 50, 52, 53, 55, 56, 58, 59, 60, 61, 62, 65, 67, 69, 70, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 83; улица С. Сейфуллина дома 116, 120, 124, 138, 140, 148, 150, 152, 154, 156, 165, 166, 169, 171, 172, 173, 177; улица Молдажанова дома № 1, 2, 3, 4, 5, 8, 11, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 25, 27, 29, 31, 33, 34, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 63, 64, 65, 66, 67, 68, 69, 71, 72, 74, 78, 80, 81, 82, 83, 86, 87, 88, 89, 90, 92, 94, 101; переулок Дорожный дома № 1,3, 4; Центральная ферма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 258</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Средняя школа имени Кайрата Рыскулбекова" отдела образования Бескарагайского района управления образования области Абай", село Бескарагай, улица Елистратова, 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Ломоносова дома № 1/1, 1/2, 3/1, 3/2; улица Елистратова дома № 1, 3А, 3Б, 5/1, 5/2, 5/3, 5/4, 6/1, 6/2, 7/1, 7/2, 10, 10/2, 12; улица Строительная дома № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6, 7; переулок Дорстрой дома № 1, 2; улица Чапаева дома № 1 ,2, 3; улица Садовая дома № 1, 2, 3, 4; улица Трудовые резервы дома № 1/1, 1/2, 2/1, 2/2, 4/1, 4/2, 6/1, 6/2; улица Корнева дома № 1, 2, 5/4, 5/6, 5/7, 5/8, 6/2, 6/3, 6/4, 7/3, 7/4, 8/1, 8/2, 8/3, 8А/2, 8А/3, 8А/4, 8А/5, 8А/6, 8А/7, 8А/9, 8А/10, 8А/11, 8А/12, 8А/13, 8А/14, 8А/15, 8А/16, 8А/17, 8А/18, 9/1, 9/2, 9/3, 9/4, 9/5, 9/7, 5/10, 5/11, 5/12, 5/13, 5/14, 5/15, 5/16, 10/1, 10/2, 10/3, 10/5, 10/9, 10/10, 10/11, 10/13, 10/14, 10/16, 10/17, 10/18, 11/1, 11/2, 11/3, 11/5, 11/6, 11/7, 13/8; улица Шакарима дома № 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/9, 3/10, 3/11, 3/12, 4, 5, 6, 8, 10, 12, 14, 16, 18, 20; улица Гагарина дома № 1, 2, 2/1, 2/2, 3, 5/1, 5/2, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20 ,21, 22, 23, 24, 25, 27, 29, 31, 33; улица И. С. Шевцова дома № 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35; улица Короткая дома № 6, 7, 7А, 9/1, 9/2, 10/1, 10/2, 11, 12/1, 12/2, 13; улица К. Рыскулбекова дома № 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 59, 60, 61, 62, 63, 64, 65, 66, 66А, 67, 69, 70, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 87, 89, 90, 91, 93, 95, 97, 99, 101, 103; улица М. Ауэзова дома № 24/1, 24/2, 24/3, 24/4, 24/5, 24/6, 24/7, 24/8, 26/1, 26/2, 26/3, 27, 29, 33, 34/1, 34/2, 36/1, 36/2, 36/3, 36/4, 36/5, 36/6, 36/7, 36/8, 36/9, 36/10, 36/11, 36/12, 43/1, 43/2, 43/3, 43/4, 43/5, 43/6, 43/7, 43/8, 43/9, 43/10, 43/11, 43/12, 49/1, 49/3, 49/4, 49/5, 49/6, 49/7, 49/8, 49/9, 49/11, 49/12, 49/13, 49/14, 49/15, 49/16, 51/10, 51/11, 51/12, 51/13, 51/15, 51/3, 51/4, 51/5, 51/6, 51/7, 51/8, 51/9; улица К. Калтаева дома № 88, 92, 94, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131,133, 135, 137, 139, 141, 143, 145/1, 145/2, 147/1, 147/2, 149, 151, 153, 155, 157; улица С. Сейфуллина дома № 179, 180, 181, 182, 183, 184, 185, 187, 188, 189/1, 189/2, 190, 191, 192, 193, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 216, 217, 218, 219, 220, 221, 222/2, 223, 223А, 224, 226, 227/1, 227/6, 228, 230, 232, 234, 236, 240; улица Молдажанова дома № 148, 168, 170, 171, 172, 174, 176, 177, 189, 195, 197, 199, 201, 203, 205, 207, 209, 209А, 211, 213, 215, 217, 219, 221, 223, 225; улица Абая дома № 36, 38, 39/1, 39/2, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 57, 58, 59, 62; улица М. Кайырбаева дома № 22, 24, 26, 28, 30, 32, 34, 36, 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 259</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание государственного учреждения "Отдел полиции Бескарагайского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан", село Бескарагай, улица М. Ауэзова, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: изолятор временного содержания отдела полиции Бескарагайского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 260</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание физкультурно-оздоровительного комплекса коммунального государственного учреждения "Детско-юношеская спортивная школа Бескарагайского района" управления физической культуры и спорта области Абай", село Бескарагай, улица Пушкина, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица М. Каирбаева дома № 15А/1, 15А/2, 15Б/1, 15Б/2, 17/1, 17/2, 19/1, 19/2,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21/1, 21/2, 23/1, 23,/2, 25/1, 25/2, 27/1, 27/2, 29, 33А, 33Б, 35А,35Б, 42, 44, 44/1, 44/2, 44А, 46/1, 46/2, 48/1, 48/2, 50/1, 50/2, 51А, 51Б, 52/1, 52/2, 53А, 53Б, 54, 56, 58, 62, 47А, 47Б, 49Б, 40А/1 ,40А/2, 40Б/1, 40Б/2, 40В/1, 40В/2, 40Г/1, 40Г/2, 40Д/1, 40Д/2, 40К/1, 40К/2, 55А, 55Б, 57А, 57Б, 59А, 59Б, 61А, 61Б, 63А, 63Б, 64А, 64Б, 65А, 65Б, 66А, 66Б, 67А, 67Б, 68А,68Б, 69А, 69Б, 71А, 71Б, 73А, 73Б, 70А, 70Б, 72А, 72Б, 74А, 74Б, 76А, 76Б; улица М. Ауэзова дома № 38/1, 38/2, 38/3, 38/4, 38/5, 38/6, 38/7, 38А, 40/1, 40/2, 42/1, 42/2, 43, 44, 46/1, 46/2, 47/1, 48, 50/1, 50/2, 50Б, 52/1, 52/2, 53/1, 53/2, 53/3, 53/4, 53/5, 53/6, 53/7, 53/8, 53/9, 53/10, 53/11, 53/12, 53/13, 53/14, 53/15, 53/16, 54/1, 54/2, 55, 55/1, 56/1, 56/2, 57/1, 57/2, 58, 58/1, 58/2, 59/1, 59/2, 60, 61, 61А, 63, 65, 67, 68/1, 69/1, 69/2, 71А, 71Б, 73, 75, 77/1, 77/2, 79/1, 79/2, 62/1, 62/2, 64/1, 64/2, 66/1, 66/2, 68/2, 70/1, 70/2, 81, 83/1, 83/2, 85/1, 85/2, 87/1, 87/2, 89/1, 89/2, 91/1, 91/2; улица Западная дома № 1, 2/1, 2/2, 3А, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11, 12/1, 12/2, 13, 14/1, 14/2, 16/1, 16/2; улица Мира дома № 1А, 1/2, 1/1, 2/1, 2/2, 2А/1, 2А/2, 2/2, 3/1, 3/2, 4/1, 4/2, 6А/1, 6А/2, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28; улица Пушкина дома № 1, 2, 3, 5, 7, 7/1, 7/2, 9, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2; улица Автомобилистов дома № 1, 2/1, 2/2, 3/1, 3А, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11/1, 11/2, 13/1, 13/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 261</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Средняя школа имени Кайрата Рыскулбекова" отдела образования Бескарагайского района управления образования области Абай", село Бескарагай, улица Партизанская, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица К. Рыскулбекова дома № 32, 38, 39, 40, 42, 47, 49, 51, 53, 55; улица К. Калтаева дома № 78, 84, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99; улица Молдажанова дома № 104, 108, 109, 110, 111, 112, 113, 114, 115, 117, 119, 120, 121, 122, 123, 124, 126, 130, 132, 133, 134, 135, 136, 137, 138, 140, 141, 142, 143, 144, 146, 147, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 162, 163, 164, 165, 166, 167, 171, 173, 175, 177, 179, 181, 183, 187, 189, 191; улица С. Сейфуллина дома № 1, 4, 5, 6, 8, 9, 10, 11, 12, 14, 16, 21, 22, 23, 24, 25, 27, 28, 32, 33, 34, 36, 37, 39, 41, 42, 43, 45, 46, 47, 50, 51, 55, 56, 57, 60, 61, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 100, 101, 102, 103, 104, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 119, 120, 121, 123, 125, 135, 136, 139, 141, 143, 145, 155, 161, 160, 163, 164, 167, 168; улица ЗаозҰрная дома № 11, 12, 13, 14, 16, 20, 21, 22, 23, 24, 26; улица Гоголя дома № 2, 9, 11, 17, 19, 21, 23, 7; улица Октябрьская дома № 1, 4, 5, 6, 7, 8, 9, 10, 11, 17; улица Коммунальная дома № 1, 2, 4, 5, 6, 7; улица Ж. Жабаева дома № 1, 2, 3, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 21, 22, 23, 24, 25, 26, 28, 30, 31, 32, 33, 34, 37, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 51, 53, 52/1, 52/2, 54, 55, 56, 57; улица Тәуелсіздік дома № 3, 5, 6, 7, 9, 11, 13, 15, 16, 17; улица Абая дома № 9, 10, 11, 12, 14, 15, 16, 17, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35; улица Н. Баймуратова дома № 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 25, 27; улица 8 Марта дома № 2, 4, 6, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 31; улица Б. Момышұлы дома № 2, 3, 4, 6, 8, 9, 10, 12, 14, 15, 16, 19, 23, 27, 29, 31, 35, 41.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 262</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Бегенская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Бегень, улица М. Ауэзова, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Бегень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 263</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Бегенского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Семей орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан", село Бегенский лесхоз, улица Қарагайлы, 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Жандос, Бегенский лесхоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 264</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждени "Глуховская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Глуховка, улица М. Маметовой, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Глуховка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 265</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Жиландинская основная школа" отдела образования Бескарагайского района управления образования области Абай", село Джеланды, улица Достық, 2а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Джеланды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 266</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание медицинского пункта, село Стеклянка, улица Мереке, 21а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Стеклянка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 267</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание бывшего медицинского пункта, село Бирлик, улица Абая, 4/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Бирлик.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 268</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Белокаменская основная школа" отдела образования Бескарагайского района управления образования области Абай", село Белокаменка, улица Ертіс, 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Белокаменка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 269</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: административное здание государственного учреждения "Аппарат акима Глуховского сельского округа Бескарагайского района области Абай", село Старая Крепость, улица Центральная, 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Старая Крепость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 270</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Долонская основная школа" отдела образования Бескарагайского района управления образования области Абай", село Долонь, улица 1 мая, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Долонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 271</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание сельского клуба, село Бодене, улица Айтқожа Қалиғожаұлы, 41.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: село Бодене. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 272</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Долонского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Семей орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан", село Мостик, улица Ленина, 2а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: села Мостик, Черемушка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 273</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Канонерская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Канонерка, улица Маяковского, 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Канонерка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 274</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание сельского клуба государственного казенного коммунального предприятия "Районный дом культуры Бескарагайского района области Абай", село Кара-Мурза, улица Лесная, 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кара-Мурза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 275</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Канонерского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Семей орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан", село Карабаш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Карабаш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 276</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Мало-Владимировского сельского клуба, село Малая Владимировка, улица Гоголя, 17 а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Малая Владимировка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 277</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание сельского клуба села Бозтал, село Бозтал, улица Абая, 32.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Бозтал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 278</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Семеновская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Карабас, улица Адама Баймухамбетова, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Карабас, Семеновское лесничество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 279</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Ундрусская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Ондирис, улица М. Маметовой, 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ондирис, Донгулекское лесничество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 280</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Семиярская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Жетижар, улица Горького, 22а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: села Жетижар, Лесное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 281</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Кривинская основная школа" отдела образования Бескарагайского района управления образования области Абай", село Кривинка, улица Ленина, 57.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кривинка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 282</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Грачевского лесничества, село Грачи, улица Абая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Грачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 283</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Сосновская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Ерназар, улица Школьная, 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ерназар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 284</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание коммунального государственного учреждения "Коянбайская средняя школа" отдела образования Бескарагайского района управления образования области Абай", село Коянбай, улица Сейфуллина, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Коянбай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 285</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: здание Морозовского филиала республиканского государственного учреждения "Государственный лесной природный резерват "Семей орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан", Морозовский лесхоз, улица Куйбышева, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: Морозовский лесхоз. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...2111 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3442,31 +3703,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>