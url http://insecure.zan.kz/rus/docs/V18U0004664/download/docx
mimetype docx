--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9dcd740" w14:textId="9dcd740">
+    <w:p w14:paraId="8d85354" w14:textId="8d85354">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении дополнений в постановление акимата Южно-Казахстанской области от 24 июля 2017 года № 200 "О водоохранных зонах, полосах, режиме и особых условиях их хозяйственного использования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Южно-Казахстанской области от 19 июня 2018 года № 182. Зарегистрировано Департаментом юстиции Южно-Казахстанской области 4 июля 2018 года № 4664</w:t>
+        <w:t>Постановление акимата Южно-Казахстанской области от 19 июня 2018 года № 182. Зарегистрировано Департаментом юстиции Южно-Казахстанской области 4 июля 2018 года № 4664. Утратило силу постановлением акимата Туркестанской области от 22 января 2026 года № 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Туркестанской области от 22.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,92 +259,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Водного кодекса Республики Казахстан от 9 июля 2003 года, с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат Южно-Казахстанской области ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Южно-Казахстанской области от 24 июля 2017 года № 200 "О водоохранных зонах, полосах, режиме и особых условиях их хозяйственного использования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 4186, опубликовано 16 августа 2017 года в газете "Южный Казахстан" и 22 августа 2017 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде) следующие дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -275,259 +358,278 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Водоохранные зоны и полосы на водных объектах и водохозяйственных сооружениях Южно-Казахстанской области" к указанному постановлению таблицу дополнить строками 159-181 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Аппарат акима Южно-Казахстанской области" в порядке, установленном законодательными актами Республики Казахстан, обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего постановления в территориальном органе юстиции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти календарных дней со дня государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания, распространяемые на территории Южно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение настоящего постановления на интернет-ресурсе акимата Южно-Казахстанской области после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на заместителя акима области Тасжурекова Е.К.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z6" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким области</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -540,771 +642,1002 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж.Туймебаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Усербаев А.Ш.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Усербаев А.Ш.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Тургумбеков А.Е.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тургумбеков А.Е.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Садыр Е.А.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Садыр Е.А.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Садибеков У.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Садибеков У.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Сарсембаев Т.К.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сарсембаев Т.К.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Тасжуреков Е.К.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тасжуреков Е.К.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Сабитов А.С.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сабитов А.С.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Тасыбаев А.Б.</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тасыбаев А.Б.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "СОГЛАСОВАНО"</w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>       "СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполняющий обязанности руководителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шу-Таласской бассейновой инспекции по</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регулированию использования и охране водных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета по водным ресурсам Министерства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сельского хозяйства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________ Дауренбеков А.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"19" 06 2018 год</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполняющий обязанности руководителя</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...232 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель департамента охраны общественного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здоровья Южно-Казахстанской области Комитета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охраны общественного здоровья Министерства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здравохранения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________ Нышанов Н.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"19" 06 2018 год</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1526,287 +1859,288 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1557"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4730"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Шу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Тасты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1843,87 +2177,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Шолаккорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1946,7354 +2280,7874 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Биресек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Шолаккорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-2 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 2-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-5 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-7 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-22 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-2 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 2-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-5 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-7 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-22 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Карасуан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Шолаккорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Узынбулак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Шолаккорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Балаторлан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Шолаккорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Улкен Торлан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Шолаккорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Уштобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Жартытобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-8 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-8 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-19 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Жарты-тобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Жартытобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-8 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-9 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 9-11 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-26 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-8 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-9 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 9-11 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-26 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Баба-ата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Жартытобе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-13 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-14 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 14-15 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-50 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-16 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 16-50 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Ушбас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Кумкент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-13 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-36 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 36-39 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-13 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-36 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 36-39 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Жылыбулак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Кумкент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Алмалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Сызган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-15 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-11– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-15 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Улкен каракус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Сызган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-1– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 1-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-22 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-1– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 1-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-22 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Дарбыт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Таукент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-4– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-2 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 2-4 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Козмолдак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Сызган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-3– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-10 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Кошкар ата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Сузак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-18 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-18 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Суындык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Сузак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-10 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-57 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-10 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-57 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Каракур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Каракур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-3 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-4 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-16 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 16-49 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-3 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-4 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-16 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 16-49 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Шага</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Каракур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-5– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-65 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-5– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-65 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Улкен шага</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Каракур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-6– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-6– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Бакырлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Каратау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Кумисти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Каратау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правый берег: ПК 0-4 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-15 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-25 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 25-30 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Левый берег:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-4 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-11 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-13 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-15 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-25 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 25-30 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Кумисти-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сузакский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельский округ Каратау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9347,63 +10201,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9725,35 +10601,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>