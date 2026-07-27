--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6586e8c" w14:textId="6586e8c">
+    <w:p w14:paraId="6b398e8" w14:textId="6b398e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -790,4913 +790,4451 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Тайыншинского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменением, внесенным решением акима Тайыншинского района Северо-Казахстанской области от 21.05.2019 </w:t>
+      Сноска. Приложение 1 в редакции решения акима Тайыншинского района Северо-Казахстанской области от 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции решения акима Тайыншинского района Северо-Казахстанской области от 30.11.2020 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Избирательный участок № 415</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Избирательный участок № 415</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z28" w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Тайынша, улица Конституции Казахстана 201, здание коммунального государственного учреждения "Общеобразовательная школа № 1 города Тайынша" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Күншығыс 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Астана 90, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117А, 118, 119, 119А, 120, 121, 122, 123, 124, 125, 126, 127, 128, 128А, 129, 130, 131, 132, 133, 134, 135, 136, 137, 137А, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 182, 184, 186, 188, 190, 192, 192А, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жамбыл 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 115, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 133А, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z32" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Конституции Казахстана 100, 102, 104, 106, 108, 110, 111А, 112, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 128, 129, 130, 131, 132, 133, 134, 136, 137, 138, 139, 140, 142, 143, 144, 145, 146, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 162, 164, 164А, 184, 187, 189, 191, 191Г, 193, 204, 204А, 209, 211, 212, 215, 216; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абай 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 138А, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 159, 160, 161, 162, 163, 164, 165, 165А, 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 189А, 191, 197, 198А, 200, 202, 203, 204, 204А, 205, 206, 207, 207А, 208, 209, 211, 213, 215, 216, 217, 217А, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 229, 230, 231, 232, 236, 238, 240, 244, 246, 248, 250, 252, 254;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кенесары 93, 95, 97, 99, 101, 103, 105, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 121А, 122, 123, 124, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 140, 141, 143, 145, 146, 146А, 147, 148, 149, 150, 152;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Крыжановского 19, 21, 23, 25, 27, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 58, 60, 62, 64, 68, 70, 72, 72А, 74, 74А, 76, 76А, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Зебницкого 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 105Б, 106, 107, 107А, 108, 109, 111; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Почтовый 2, 15, 17, 27;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Абая 5, 11, 13, 15, 17, 19, 21, 23, 27, 29;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Центральный 4, 7, 15, 20, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Джамбула 19, 37;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Московский 4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       микрорайон Северный 1, 2, 3. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 416</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: город Тайынша, улица Татулық 55, здание коммунального государственного учреждения "Средняя школа № 4 города Тайынша" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Күншығыс 1, 1А, 2, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Октябрьская 42А, 44, 46, 46А, 48, 50, 52, 54, 56, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Первомайская 12А, 14А, 16А, 18А, 20А, 22А, 24А, 26А, 28А, 30А, 32А, 34, 34А, 34Б, 34В, 35А, 35Б, 36, 36А, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48А, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Некрасова 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Фрунзе 38, 40, 42, 44, 46, 48, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 75;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Таинчинская 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 47, 49, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мира 1, 2, 3, 4, 5, 6, 7, 8, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Татулық 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 52А, 53, 54, 55, 57, 65; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Чаглинская 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 61, 63, 65, 67, 69, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заводская 1, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маяковского 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Садовая 19, 21, 23, 25, 27, 29, 31, 35, 37, 37А, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Трудовой 1;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
-[...15 lines deleted...]
-      улица Чаглинская 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 61, 63, 65, 67, 69, 90;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Космический 57, 63, 67, 69.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z54" w:id="33"/>
-[...15 lines deleted...]
-      улица Көктем 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 417</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
-[...15 lines deleted...]
-      улица Заводская 1, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Тайынша, улица Кенесары 63, здание коммунального государственного учреждения "Средняя школа № 3 города Тайынша" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: улица Кенесары 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100, 102, 104, 106; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Зебницкого 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Абай 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 41, 43,44, 45, 46, 47, 49, 51, 54, 56, 57, 58, 59, 60, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 99, 100, 101, 103, 105, 106, 107, 109, 111, 113, 115, 117, 118, 119; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ново-Элеваторская 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дзержинского 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шоқан Уәлиханов 66, 68, 72, 74, 76, 78, 84, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Магжана Жумабаева 1, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 45, 46, 47, 50, 52, 54, 56, 58, 62, 66, 68, 70;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Крыжановского 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 21А, 22, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z65" w:id="44"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Күншығыс 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      улица Жамбыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33,34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="52"/>
+      улица Жамбыл 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Конституции Казахстана 1, 2, 3, 4, 5, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 103, 111, 111А, 113; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Киевский 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Ломоносова 4, 5, 15, 17, 20; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Чехова 1, 5, 6, 7, 8, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Строительный 5, 9, 9А, 10, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Рабочий 1, 1А, 2, 3, 4, 10, 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Светлый 2, 2А, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 20, 23, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Избирательный участок № 418 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: город Тайынша, микрорайон Железнодорожный 15, здание государственного коммунального казҰнного предприятия "Районный дом культуры" коммунального государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта акимата Тайыншинского района Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Калинина 1, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Железнодорожная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 41А, 42, 44, 45, 46, 47, 48, 50, 52, 54, 55, 56, 57, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Достық 1, 2, 2А, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 64, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Солнечная 1, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Южная 3, 5, 7, 8, 9, 11, 13, 14, 15, 15А, 17, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Локомотивная 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z82" w:id="61"/>
-[...15 lines deleted...]
-      Границы: улица Калинина 1, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Островского 1, 2, 3, 4, 5, 7, 8, 9, 10, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z83" w:id="62"/>
-[...15 lines deleted...]
-      улица Железнодорожная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 41А, 42, 44, 45, 46, 47, 48, 50, 52, 54, 55, 56, 57, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Садовая 2, 4, 6, 8, 12, 14, 15, 16, 20, 41, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 75, 77, 79, 81, 83, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z84" w:id="63"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица ж-з Нефтебазы 1, 2, 3, 4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шоқан Уәлиханов 2, 2А, 4, 6, 10, 11А, 12, 13, 15, 16, 17, 18, 19, 20, 22П, 23, 24, 25, 26, 27, 29, 31, 33, 34, 35, 36, 37, 39, 42, 52, 54, 56, 58, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Целинная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Первомайская 1, 2, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Октябрьская 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Фрунзе 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 39, 41, 43, 45, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дистанционная 2, 3, 4, 6, 7, 7А, 8, 9, 10, 13, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Дистанционный 7, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрорайон Железнодорожный 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 17, 18, 19, 22, 23, 27, 28, 29, 30, 31, 33, 34, 35, 35А, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 419</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Тайынша, улица Желтоқсан 75, здание коммунального государственного учреждения "Общеобразовательная школа № 2 города Тайынша" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
-[...15 lines deleted...]
-      улица Фрунзе 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 39, 41, 43, 45, 47, 49;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Западная 1, 2, 3, 4, 5, 7, 8, 9А, 10, 11, 12, 13, 15, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33. 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 81А, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111Б, 112, 113, 114, 115, 117, 118, 119, 120, 121, 122, 124, 125, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 140А, 141, 142, 142А, 143, 144, 144А, 145, 146, 147, 147А, 148, 149, 149А, 150, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жастар 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 67А, 67Б, 68, 69, 70, 70А, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Желтоқсан 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15Б, 16, 17, 17А, 18, 18А, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 118, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 136, 140, 142, 144, 150, 152, 154, 156; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Куйбышева 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 94, 96, 98; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кирова 1, 2, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38. 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 116А, 117, 118, 119, 120, 121, 122, 123, 124, 125, 127, 129, 131, 133, 134, 166А; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бірлік 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 83А, 84, 85, 86, 87, 88, 90; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Магистральная 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 77, 79, 83, 85, 87, 89, 91, 93, 93А, 95, 97, 99, 101, 101А, 101Б; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Фабричная 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23А, 25, 27, 29, 31, 32, 33, 34, 35, 35А, 36, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кооперативная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Горького 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Панфилова 1, 2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Пушкина 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 36Б, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Маншук Маметова 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23/1, 23/3, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Колхозная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 71, 72, 74, 76, 78; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Степная 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 72;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Лесной 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 14, 15, 16, 17, 18, 19. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 420</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Большой Изюм, улица Октябрьская 88, здание коммунального государственного учреждения "Большеизюмовская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Большой Изюм, село Северное, село Октябрьское.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 421</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Ново-Приречное, переулок Школьный 6, здание коммунального государственного учреждения "Новоприреченская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ново-Приречное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 422</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Чермошнянка, улица Школьная 4, здание коммунального государственного учреждения "Чермошнянская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Чермошнянка, село Бахмут, село Ново-Ивановка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 425</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Леонидовка, улица Школьная 17, здание коммунального государственного учреждения "Леонидовская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
-[...15 lines deleted...]
-      Границы: село Ново-Приречное.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Леонидовка, село Нагорное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Избирательный участок № 426 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Многоцветное, улица Школьная 21, здание коммунального государственного учреждения "Многоцветинская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Многоцветное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 427</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Мироновка, улица Школьная 2, здание коммунального государственного учреждения "Мироновская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Мироновка, село Виноградовка, село Надеждинка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 429</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z129" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Заречное, улица Бірлік 2, здание коммунального государственного учреждения "Зареченская начальная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Заречное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 430</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Тендык, улица Абая 31, здание коммунального государственного учреждения "Тендыкская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z133" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Тендык, село Кантемировское, село Котовское.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 433</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z135" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Кирово, улица Пушкина 74, здание коммунального государственного учреждения "Кировская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кирово.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 435</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ильич, улица Карла Маркса 6, здание коммунального государственного учреждения "Ильичевская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ильич, село Агроном.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 436</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Карагаш, улица имени Сунгата Хамидуллина 10, здание коммунального государственного учреждения "Карагашская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
-[...15 lines deleted...]
-      Границы: село Тендык.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Карагаш, село Тапшил, село Константиновка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
-[...15 lines deleted...]
-      Избирательный участок № 431</w:t>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 437</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
-[...15 lines deleted...]
-      Местонахождение: село Кантемировское, улица Центральная 4, здание товарищества с ограниченной ответственностью "Вишневское" (по согласованию). </w:t>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Калиновка, улица Центральная 5, здание коммунального государственного учреждения "Калиновская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
-[...15 lines deleted...]
-      Границы: село Кантемировское, село Котовское.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Калиновка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
-[...15 lines deleted...]
-      Избирательный участок № 433</w:t>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 439</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
-[...15 lines deleted...]
-      Местонахождение: село Кирово, улица Пушкина 73, здание сельского клуба коммунального государственного учреждения "Аппарат акима Кировского сельского округа Тайыншинского района Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Аккудык, улица Центральная 34, здание коммунального государственного учреждения "Алаботинская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: село Аккудык, село Целинное, село Талдыколь, село Золоторунное. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 440</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Ясная Поляна, улица Куйбышева 47Б, здание дома культуры товарищества с ограниченной ответственностью "Тайынша-Астык" (по согласованию). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ясная Поляна, село Новодворовка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 441</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Вишневка, улица Школьная 36, здание коммунального государственного учреждения "Вишневская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Вишневка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 443</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Дашка-Николаевка, улица Школьная 14А, здание сельского клуба товарищества с ограниченной ответственностью "Дашка- Николаевка-СК" (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Дашка-Николаевка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 444</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Донецкое, улица Комарова 14, здание дома культуры КГУ "Аппарат акима Донецкого сельского округа Тайыншинского района Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Донецкое.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 445</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Подольское, улица Школьная 15, здание коммунального государственного учреждения "Подольская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
-[...15 lines deleted...]
-      Границы: село Ясная Поляна.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Подольское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
-[...15 lines deleted...]
-      Избирательный участок № 441</w:t>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 446</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
-[...15 lines deleted...]
-      Местонахождение: село Вишневка, улица Школьная 36, здание коммунального государственного учреждения "Вишневская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Краснокиевка, улица Конституции 15, здание коммунального государственного учреждения "Краснокиевская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z167" w:id="146"/>
-[...15 lines deleted...]
-      Границы: село Вишневка.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Краснокиевка, село Белоярка, село Озерное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z168" w:id="147"/>
-[...15 lines deleted...]
-      Избирательный участок № 442</w:t>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 448</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z169" w:id="148"/>
-[...15 lines deleted...]
-      Местонахождение: село Новодворовка, улица Школьная 57, жилой дом Руппель Нины Адольфовны (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Зеленый Гай, улица Вовровского 17, здание дома культуры товарищества с ограниченной ответственностью "Тайынша-Астык" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z170" w:id="149"/>
-[...15 lines deleted...]
-      Границы: село Новодворовка.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Зеленый Гай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z171" w:id="150"/>
-[...15 lines deleted...]
-      Избирательный участок № 443</w:t>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 449</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z172" w:id="151"/>
-[...15 lines deleted...]
-      Местонахождение: село Дашка-Николаевка, улица Школьная 14А, здание сельского клуба товарищества с ограниченной ответственностью "Дашка- Николаевка-СК" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местонахождение: село Новогречановка, улица Школьная 22, здание коммунального государственного учреждения "Новогречановская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z173" w:id="152"/>
-[...15 lines deleted...]
-      Границы: село Дашка-Николаевка.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Новогречановка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z174" w:id="153"/>
-[...15 lines deleted...]
-      Избирательный участок № 444</w:t>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 450</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z175" w:id="154"/>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Тихоокеанское, улица Кирова 6, здание коммунального государственного учреждения "Тихоокеанская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Тихоокеанское, село Шункырколь, село Алабота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 452</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Чкалово, улица Жамбыла 40, здание коммунального государственного учреждения "Чкаловская средняя школа № 1" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z197" w:id="176"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: село Чкалово, село Новоберезовка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z198" w:id="177"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 453</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Местонахождение: село Петровка, улица Школьная 1, здание коммунального государственного учреждения "Петровская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="179"/>
+      Местонахождение: село Петровка, улица Школьная 1, здание коммунального государственного учреждения "Петровская общеобразовательная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Петровка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 454</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Амандык, улица Абылай хан 12, здание коммунального государственного учреждения "Амандыкская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Амандык, село Жанадаур.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 455</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z205" w:id="184"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Ильичевка, улица Бесқарағай 2, здание коммунального государственного учреждения "Ильичевская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z206" w:id="185"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Ильичевка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z207" w:id="186"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 456</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z208" w:id="187"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z189" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Аймак, улица Бейбітшілік 25, здание коммунального государственного учреждения "Аймакская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z209" w:id="188"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Аймак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z210" w:id="189"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 457</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z211" w:id="190"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Келлеровка, улица Строительная 15А, здание дома культуры коммунального государственного учреждения "Аппарат акима Келлеровского сельского округа Тайыншинского района Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z212" w:id="191"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Келлеровка, село Богатыровка, село Кременчуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z213" w:id="192"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 459</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="195"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Драгомировка, переулок Школьный 2, здание коммунального государственного учреждения "Драгомировская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Драгомировка, село Ивангород.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 460</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z217" w:id="196"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z198" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Обуховка, улица Школьная 42, здание коммунального государственного учреждения "Обуховская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z218" w:id="197"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z199" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Обуховка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="201"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z200" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 462</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z223" w:id="202"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z201" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Местонахождение: село Любимовка, улица Мира 19, здание коммунального государственного учреждения "Любимовская начальная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="203"/>
+      Местонахождение: село Любимовка, улица Мира 19, здание бывшей Любимовской начальной школы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z202" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       границы: село Любимовка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z203" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 463</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z204" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Рощинское, улица Школьная 14, здание коммунального государственного учреждения "Рощинская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z227" w:id="206"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z205" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Рощинское, село Сарыбай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z228" w:id="207"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z206" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 464</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z229" w:id="208"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z207" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: село Макашевка, улица Рабочая 8, здание коммунального государственного учреждения "Макашевская основная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z208" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Макашевка, село Краматоровка, село Октябрьское, село Димитровка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z209" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 466</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z210" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Красная Поляна, улица Школьная 8, здание коммунального государственного учреждения "Краснополянская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z211" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Красная Поляна, село Черниговка, село Доброжановка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z212" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 467</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Озерное, улица Центральная 5, здание медицинского пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z214" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Озерное, село Степное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z215" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 468</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z216" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Краснодольск, улица Центральная 20, здание административно-бытового комплекса товарищества с ограниченной ответственностью "Поляна".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z217" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Краснодольск, село Южное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z218" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 470</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z219" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение избирательного участка: село Летовочное, улица Школьная 25, здание коммунального государственного учреждения "Летовочная средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z220" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Летовочное, село Подлесное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z221" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 472</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z222" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Горькое, улица Пушкина 14, здание коммунального государственного учреждения "Горьковская средняя школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z223" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Горькое.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z224" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 473</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z225" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Краснокаменка, улица Центральная 46, здание коммунального государственного учреждения "Краснокаменская начальная школа" коммунального государственного учреждения "Отдел образования Тайыншинского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z226" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Краснокаменка, село Талап, село Мадениет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z227" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 479</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z228" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: город Тайынша, улица Конституции Казахстана 261, здание коммунального государственного учреждения "Тайыншинский колледж агробизнеса" акимата Северо-Казахстанской области Министерства образования и науки Республики Казахстан (по согласованию).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z230" w:id="209"/>
-[...15 lines deleted...]
-      Границы: село Макашевка, село Краматоровка, село Октябрьское, село Димитровка.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Күншығыс 150, 152, 154, 156, 158, 160, 160В, 162, 164, 164А, 166, 168, 170, 172, 174, 176, 178, 178Б, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 221А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 243, 245, 247, 249, 251, 253, 255, 257, 261, 263, 265, 267, 269, 273, 291;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z231" w:id="210"/>
-[...15 lines deleted...]
-      Избирательный участок № 466</w:t>
+    <w:bookmarkStart w:name="z230" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана 181, 181А, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 247А, 248, 249, 250, 251, 252, 253, 254, 256, 258, 260, 262, 264, 264А, 268, 270, 272, 274, 276, 277, 278, 280, 282, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 308, 310, 312; 314;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z232" w:id="211"/>
-[...479 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="235"/>
+    <w:bookmarkStart w:name="z231" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жамбыл 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 194А, 195, 195А, 196, 196А, 197, 198, 198А, 199, 200, 201, 202, 203, 204, 204А, 205, 206, 207, 208, 209, 210, 212, 213А, 214, 215, 216, 217, 219, 280А; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z257" w:id="236"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z232" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Конституции Казахстана 217, 218, 219, 220, 221, 222, 224, 225, 226, 227, 228, 229, 230, 231, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 247А, 246, 247, 247А, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 261А, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 274, 276, 278, 280, 280А, 280Б, 282, 284, 288, 288А, 290, 292, 294, 296, 298;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z258" w:id="237"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z233" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Абай 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 271А, 272, 273, 273А, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 302, 304, 306, 308, 310, 312, 314, 316, 316А, 318;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z259" w:id="238"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z234" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кенесары 151, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 166А, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 186А, 187, 188, 189, 190, 191, 191А, 192, 192А, 192Б, 193, 193А, 194, 195, 195А, 196, 197, 197А, 198, 199, 200, 201, 202, 203, 204, 205, 206, 222;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z260" w:id="239"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z235" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зебницкого 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 129А, 130, 132, 134, 136, 145, 159, 193, 198, 200, 202, 204, 206, 206А, 208, 210, 212, 214, 214А, 215, 216, 218, 219, 220, 222, 224, 226, 239, 241, 243, 245;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z261" w:id="240"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z236" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Шоқан Уәлиханов 90;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z262" w:id="241"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z237" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Ынтымақ 13, 14, 16, 18, 19, 20, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z263" w:id="242"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z238" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрорайон Новый 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 35А, 35Б, 36, 36А, 36Б, 37, 38, 39, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5736,182 +5274,182 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к решению акима Тайыншинского района Северо-Казахстанской области от "" декабря 2018 года №_</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="243"/>
+    <w:bookmarkStart w:name="z352" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений акима Тайыншинского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z353" w:id="244"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z353" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Об образовании избирательных участков на территории Тайыншинского района" решение акима Тайыншинского района Северо-Казахстанской области от 16 октября 2015 года № 43 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов от 21 октября 2015 года № 3421, опубликовано в газетах "Тайынша таңы" от 23 октября 2015 года, от 13 ноября 2015 года, "Тайыншинские вести" от 23 октября 2015 года, от 13 ноября 2015 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z354" w:id="245"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z354" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "О внесении изменений в решение акима Тайыншинского района от 16 октября 2015 года № 43 "Об образовании избирательных участков на территории Тайыншинского района" решение акима Тайыншинского района Северо-Казахстанской области от 23 ноября 2015 года № 54 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов 22 декабря 2015 года № 3508, опубликовано от 30 декабря 2015 года в Информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z355" w:id="246"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z355" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "О внесении изменений в решение акима Тайыншинского района Северо-Казахстанской области от 16 октября 2015 года № 43 "Об образовании избирательных участков на территории Тайыншинского района" решение акима Тайыншинского района Северо-Казахстанской области от 29 октября 2018 года № 35 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов от 29 октября 2018 года № 4963, опубликовано 9 ноября 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6237,31 +5775,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>