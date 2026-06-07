--- v0 (2025-11-07)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e3fe9d" w14:textId="8e3fe9d">
+    <w:p w14:paraId="74d9912" w14:textId="74d9912">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -657,6343 +657,6005 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12-3 от 14 декабря 2018 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение в редакции решения акима Балхашского района Алматинской области от 29.12.2022 </w:t>
+      Сноска. Приложение в редакции решения акима Балхашского района Алматинской области от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 12-02</w:t>
+        <w:t>№ 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Избирательные участки на территории Балхашского района</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательные участки на территории Балхашского района избирательный участок № 97 Местонахождение: село Миялы, улица А. Касымбекова № 3, здание государственного коммунального учреждения "Карагашская средняя школа" государственного учреждения "Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z23" w:id="6"/>
-[...15 lines deleted...]
-      Избирательный участок № 97</w:t>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Миялы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z24" w:id="7"/>
-[...15 lines deleted...]
-      Местонахождение: село Миялы, улица А. Касымбекова № 3, здание государственного коммунального учреждения "Карагашская средняя школа" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Алимова: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
-[...15 lines deleted...]
-      В границах село Миялы:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ардагер: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
-[...15 lines deleted...]
-      улица Алимова: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Победы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...15 lines deleted...]
-      улица Ардагер: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жетысу: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
-[...15 lines deleted...]
-      улица Жениса: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; улица Жетису: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жунусбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
-[...15 lines deleted...]
-      улица Жунисбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Касымбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
-[...15 lines deleted...]
-      улица А. Касымбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Малайсары: № 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
-[...15 lines deleted...]
-      улица Малайсары: № 2, 3, 4, 5, 6;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Тасмурун: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...15 lines deleted...]
-      улица Тасмурын: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Алтынсарина: № 1А, 2, 3, 4, 5, 6, 7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 1А, 2, 3, 4, 5, 6, 7.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 98 Местонахождение: село Бакбакты, улица Абая № 12, здание "Бакбактинского сельского Дома культуры" государственного коммунального казенного предприятия "районный Дом культуры акима Балхашского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
-[...15 lines deleted...]
-      Избирательный участок № 98</w:t>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Бакбакты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
-[...15 lines deleted...]
-      Местонахождение: село Бакбакты, улица Абая № 12, здание Бакбактинского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Абая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
-[...15 lines deleted...]
-      В границах село Бакбакты:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Момышулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
-[...15 lines deleted...]
-      улица Абая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Байдибека бабы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...15 lines deleted...]
-      улица Б.Момышулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Байсеитова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
-[...15 lines deleted...]
-      улица Байдибек баба: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Домалак теща: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Улица дуйсебаевича: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
-[...15 lines deleted...]
-      улица Байсеитовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Едиге батыра: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
-[...15 lines deleted...]
-      улица Домалак Ене: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
-[...15 lines deleted...]
-      улица Дуйсебайулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Жабаева: № 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19; Улица Джалаир: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
-[...15 lines deleted...]
-      улица Едиге Батыра: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жаналиева: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...15 lines deleted...]
-      улица Ж. Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жандосова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
-[...15 lines deleted...]
-      улица Ж. Жабаева: № 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жансугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
-[...15 lines deleted...]
-      улица Жалайыра: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Желтоксан: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...15 lines deleted...]
-      улица Жаналиева: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Макатаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
-[...15 lines deleted...]
-      улица Жандосова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Малайсары батыра: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
-[...15 lines deleted...]
-      улица Жансугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Молдагулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
-[...15 lines deleted...]
-      улица Желтоксана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Оспанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
-[...15 lines deleted...]
-      улица Макатаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Панфилова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
-[...15 lines deleted...]
-      улица Малайсары Батыра: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Рыскулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
-[...15 lines deleted...]
-      улица Молдагуловой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
-[...15 lines deleted...]
-      улица Оспанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Бокина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
-[...15 lines deleted...]
-      улица Панфилова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Толе би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
-[...15 lines deleted...]
-      улица Рыскулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица топатаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
-[...15 lines deleted...]
-      улица Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Хван-Стрит: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
-[...15 lines deleted...]
-      улица Т. Бокина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
-[...15 lines deleted...]
-      улица Толе би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Бирлик, улица Т. Рыскулова № 19, здание государственного коммунального учреждения" Бирликская средняя школа "государственного учреждения" Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
-[...15 lines deleted...]
-      улица Топатаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Бирлик: Улица А. Иманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
-[...15 lines deleted...]
-      улица Хвана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Молдагулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Абая: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
-[...15 lines deleted...]
-      Избирательный участок № 99</w:t>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Байзакова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
-[...15 lines deleted...]
-      Местонахождение: село Бирлик, улица Т. Рыскулова № 19, здание государственного коммунального учреждения "Средняя школа Бирлик" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
-[...15 lines deleted...]
-      В границах село Бирлик:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица бутешова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
-[...15 lines deleted...]
-      улица А. Иманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жамбыла: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
-[...15 lines deleted...]
-      улица А. Молдагулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Жансугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
-[...15 lines deleted...]
-      улица Абая: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. К. Азербаева: № 3, 4, 5, 6, 7; Улица Курмангазы: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
-[...15 lines deleted...]
-      улица Байзакова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Макатаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Улица М. Маметовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
-[...15 lines deleted...]
-      улица Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. Оразбаева: № 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
-[...15 lines deleted...]
-      улица Ботешова : № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. Панфилова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
-[...15 lines deleted...]
-      улица Жамбыла: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Р. Топатаева: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
-[...15 lines deleted...]
-      улица И. Жансугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Бокина: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
-[...15 lines deleted...]
-      улица К. Азербаева: № 3, 4, 5, 6, 7;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Рыскулова: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
-[...15 lines deleted...]
-      улица Курмангазы: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ш. Уалиханова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
-[...15 lines deleted...]
-      улица М. Макатаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Шынасылова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
-[...15 lines deleted...]
-      улица М. Маметовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
-[...15 lines deleted...]
-      улица Оразбаева: № 1, 2, 3, 4, 5, 6;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 100 Местонахождение: село Баканас, улица Ы. Алтынсарина № 21, здание государственного коммунального учреждения "школа-гимназия имени Б. Бейсекбаева с дошкольным мини-центром" государственного учреждения "Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
-[...15 lines deleted...]
-      улица Панфилова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Баканас: Улица З. Абильдаева: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
-[...15 lines deleted...]
-      улица Р. Топатаева: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Азирбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
-[...15 lines deleted...]
-      улица Т. Бокина: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
-[...15 lines deleted...]
-      улица Т. Рыскулова: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
-[...15 lines deleted...]
-      улица Ш. Уалиханова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116Б;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Байшикова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
-[...15 lines deleted...]
-      улица Шынасылова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Барибаева: № 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Жабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
-[...15 lines deleted...]
-      Избирательный участок № 100</w:t>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Иманбаевой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
-[...15 lines deleted...]
-      Местонахождение: село Баканас, улица Ы. Алтынсарина № 21, здание государственного коммунального учреждения "Школа-гимназия имени Б. Бейсекбаева с дошкольным мини центром" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Н. Кутпанбетова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37; Улица Н. Нурайдарова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; Улица Б. Умирзакова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
-[...15 lines deleted...]
-      В границах село Баканас:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ю. Тлеубаевича: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
-[...15 lines deleted...]
-      улица З. Абилдаева: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
-[...15 lines deleted...]
-      улица К. Азербаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Салтанат: № 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45Б. Избирательный участок № 101 Местонахождение: село Баканас, улица Д. Кунаева № 147, здание государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Баканас: Улица Т. Байкуатова: № 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
-[...15 lines deleted...]
-      улица А. Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бижанова: № 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 124, 126, 128, 130;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
-[...15 lines deleted...]
-      улица К. Байшикова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица имени 70-летия Казахстана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
-[...15 lines deleted...]
-      улица Ж. Барибаева: № 1, 2, 3, 4, 5, 6;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Д. Кунаева: № 76, 78, 80, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
-[...15 lines deleted...]
-      улица Ж. Жабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И.Ормышева: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
-[...15 lines deleted...]
-      улица Ж. Иманбаевой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Рыскулова: № 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
-[...15 lines deleted...]
-      улица Н. Кутпанбетова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Самал: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
-[...15 lines deleted...]
-      улица Н. Нурайдарова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Сарыбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
-[...15 lines deleted...]
-      улица Б. Омирзакова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село боялы: Улица Б. Нарбаевича: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...15 lines deleted...]
-      улица Ю. Тлеубайулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Оразбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
-[...15 lines deleted...]
-      улица С. Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Сабырбаевича: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; Улица Б. Шектибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12. Избирательный участок № 102</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
-[...15 lines deleted...]
-      улица Салтанат: № 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45Б.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Баканас, улица Бижанова № 25, здание Балхашского районного отдела филиала некоммерческого акционерного общества" Государственная корпорация" Правительство для граждан " по Алматинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
-[...15 lines deleted...]
-      Избирательный участок № 101</w:t>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Баканас:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
-[...15 lines deleted...]
-      Местонахождение: село Баканас, улица Д. Кунаева № 147, здание государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бижанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...15 lines deleted...]
-      В границах село Баканас:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Улица Бокина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
-[...15 lines deleted...]
-      улица Т. Байкуатова: № 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Демченко: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
-[...15 lines deleted...]
-      улица Бижанова: № 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 124, 126, 128, 130;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Достык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
-[...15 lines deleted...]
-      улица имени 70 - летие Казахстана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. У. Исабаевича: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
-[...15 lines deleted...]
-      улица Д. Конаева: № 76, 78, 80, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Д. Кунаева: № 1,3,5,7,9,10,11,12,13,14,15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 70;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
-[...15 lines deleted...]
-      улица И. Ормышева: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Рыскулова: № 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
-[...15 lines deleted...]
-      улица Т. Рыскулова: № 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 103</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      улица Самал: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ушжарма, улица Ы. Алтынсарина № 14 А, здание государственного коммунального учреждения "Ушжарминская основная средняя школа-интернат" государственного учреждения "Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      улица Ж. Сарыбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Ушжарма:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      село Бояулы:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14 А, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
-[...15 lines deleted...]
-      улица Б. Нарбайулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
-[...15 lines deleted...]
-      улица К. Оразбаевой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Паршина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
-[...15 lines deleted...]
-      улица М. Сабырбайулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
-[...15 lines deleted...]
-      улица Б. Шектибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Старый поселок: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
-[...15 lines deleted...]
-      Избирательный участок № 102</w:t>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 104</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
-[...15 lines deleted...]
-      Местонахождение: село Баканас, улица Бижанова № 25, здание Отдела Балхашского района филиала некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" по Алматинской области.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Акдала, улица Д. Кунаева № 24, здание акдалинского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
-[...15 lines deleted...]
-      В границах село Баканас:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Акдала:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
-[...15 lines deleted...]
-      улица Бижанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Абая: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...15 lines deleted...]
-      улица Т. Бокина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
-[...15 lines deleted...]
-      улица Демченко: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
-[...15 lines deleted...]
-      улица Достык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Д. Кунаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
-[...15 lines deleted...]
-      улица О. Исабайулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ж. Жабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
-[...15 lines deleted...]
-      улица Д. Конаева: № 1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 70;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жансугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
-[...15 lines deleted...]
-      улица Т. Рыскулова: № 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Иманова: № 1, 2, 3;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
-[...15 lines deleted...]
-      Избирательный участок № 103</w:t>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Маметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
-[...15 lines deleted...]
-      Местонахождение: село Ушжарма, улица Ы. Алтынсарина № 14 А, здание государственного коммунального учреждения "Интернат при основной средней школе Ушжарма" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области". В границах село Ушжарма:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Молдагулова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z131" w:id="114"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14 А, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Момышулы: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
-[...15 lines deleted...]
-      улица Лесная: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Муратбаева: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
-[...15 lines deleted...]
-      улица Паршина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
-[...15 lines deleted...]
-      улица С. Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 105</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z135" w:id="118"/>
-[...15 lines deleted...]
-      улица Старый поселок: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Береке, улица Д. Кунаева № 16, здание сельского Дома культуры Береке государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z136" w:id="119"/>
-[...15 lines deleted...]
-      Избирательный участок № 104</w:t>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Береке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z137" w:id="120"/>
-[...15 lines deleted...]
-      Местонахождение: село Акдала, улица Д. Кунаева № 24, здание Акдалинского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Рыскулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
-[...15 lines deleted...]
-      В границах село Акдала:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Байтурсынова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
-[...15 lines deleted...]
-      улица Абая: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Молдагуловой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
-[...15 lines deleted...]
-      улица Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица ветерана: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
-[...15 lines deleted...]
-      улица Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Момышулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
-[...15 lines deleted...]
-      улица Д. Кунаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Береке: № 2, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
-[...15 lines deleted...]
-      улица Ж. Жабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Д. Кунаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
-[...15 lines deleted...]
-      улица Жансугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жансугурова: № 2, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z145" w:id="128"/>
-[...15 lines deleted...]
-      улица Иманова: № 1, 2, 3;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Маметовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z146" w:id="129"/>
-[...15 lines deleted...]
-      улица Маметовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Темирбекова: № 1, 2, 3, 4, 5, 6, 7, 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
-[...15 lines deleted...]
-      улица Молдагуловой: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 106</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
-[...15 lines deleted...]
-      улица Момышулы: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Бура, улица Д. Кунаева № 16, здание государственного коммунального учреждения" Средняя школа имени Ы. Алтынсарина с дошкольным мини-центром "государственного учреждения" Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z149" w:id="132"/>
-[...15 lines deleted...]
-      улица Муратбаева: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Бура:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z150" w:id="133"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Жубанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z151" w:id="134"/>
-[...15 lines deleted...]
-      Избирательный участок № 105</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Д. Кунаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z152" w:id="135"/>
-[...15 lines deleted...]
-      Местонахождение: село Береке, улица Д. Кунаева № 16, здание Берекенского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z153" w:id="136"/>
-[...15 lines deleted...]
-      В границах село Береке:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Толе би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z154" w:id="137"/>
-[...15 lines deleted...]
-      улица Т. Рыскулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Алтынсарина: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z155" w:id="138"/>
-[...15 lines deleted...]
-      улица А. Байтурсынова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 107</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z156" w:id="139"/>
-[...15 lines deleted...]
-      улица А. Молдагуловой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Акколь, улица Орталык № 13, здание Аккольского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z157" w:id="140"/>
-[...15 lines deleted...]
-      улица Ардагер: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Акколь:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z158" w:id="141"/>
-[...15 lines deleted...]
-      улица Б. Момышулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Арыстанбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z159" w:id="142"/>
-[...15 lines deleted...]
-      улица Береке: № 2, 3, 4;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. булгакбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z160" w:id="143"/>
-[...15 lines deleted...]
-      улица Д. Кунаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Дуйсенбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
-[...15 lines deleted...]
-      улица Жансугурова: № 2, 3, 4;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жандосова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
-[...15 lines deleted...]
-      улица М. Маметовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Иманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
-[...15 lines deleted...]
-      улица С. Темирбекова: № 1, 2, 3, 4, 5, 6, 7, 8.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица койшыбекова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
-[...15 lines deleted...]
-      Избирательный участок № 106</w:t>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
-[...15 lines deleted...]
-      Местонахождение: село Бура, улица Д. Кунаева № 16, здание государственного коммунального учреждения "Средняя школа имени Ы. Алтынсарина с дошкольным мини центром" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
-[...15 lines deleted...]
-      В границах село Бура:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Темирбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z167" w:id="150"/>
-[...15 lines deleted...]
-      улица А. Жубанова: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 108</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z168" w:id="151"/>
-[...15 lines deleted...]
-      улица Д. Кунаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Кокжиде, улица Мектеп № 1, здание государственного коммунального учреждения" Кокжидинская средняя школа "государственного учреждения" Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
-[...15 lines deleted...]
-      улица Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Кокжиде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z170" w:id="153"/>
-[...15 lines deleted...]
-      улица Толе би: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица байгозиева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
-[...15 lines deleted...]
-      улица Ы. Алтынсарина: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Карсыбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z172" w:id="155"/>
-[...15 lines deleted...]
-      Избирательный участок № 107</w:t>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z173" w:id="156"/>
-[...15 lines deleted...]
-      Местонахождение: село Акколь, улица Орталык № 13, здание Аккольского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. Усербаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z174" w:id="157"/>
-[...15 lines deleted...]
-      В границах село Акколь:</w:t>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица сугурова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z175" w:id="158"/>
-[...15 lines deleted...]
-      улица Арыстанбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Таубаева: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z176" w:id="159"/>
-[...15 lines deleted...]
-      улица Булгакбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 109</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z177" w:id="160"/>
-[...15 lines deleted...]
-      улица Дуйсенбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Коктал, улица Ахметова № 16, здание Коктальского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z178" w:id="161"/>
-[...15 lines deleted...]
-      улица Жандосова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Коктал:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z179" w:id="162"/>
-[...15 lines deleted...]
-      улица Иманова: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица амирбая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z180" w:id="163"/>
-[...15 lines deleted...]
-      улица Койшыбекова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ауэзова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
-[...15 lines deleted...]
-      улица Орталык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z182" w:id="165"/>
-[...15 lines deleted...]
-      улица Сейфуллина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица базаркул: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z183" w:id="166"/>
-[...15 lines deleted...]
-      улица Темирбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Дуйсенбек: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z184" w:id="167"/>
-[...15 lines deleted...]
-      Избирательный участок № 108</w:t>
+    <w:bookmarkStart w:name="z185" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жандосова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z185" w:id="168"/>
-[...15 lines deleted...]
-      Местонахождение: село Кокжиде, улица Мектеп № 1, здание государственного коммунального учреждения "Средняя школа Кокжиде" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Маметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z186" w:id="169"/>
-[...15 lines deleted...]
-      В границах село Кокжиде:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Молдагулова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z187" w:id="170"/>
-[...15 lines deleted...]
-      улица Байгозиева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Мунайтпасова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z188" w:id="171"/>
-[...15 lines deleted...]
-      улица Карсыбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарбас-Стрит: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z189" w:id="172"/>
-[...15 lines deleted...]
-      улица Мектеп: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сатпаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z190" w:id="173"/>
-[...15 lines deleted...]
-      улица Осербаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица сундетбая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z191" w:id="174"/>
-[...15 lines deleted...]
-      улица Сугирова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село коскумбез, улица Коскумбез: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z192" w:id="175"/>
-[...15 lines deleted...]
-      улица Таубаева: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 111</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z193" w:id="176"/>
-[...15 lines deleted...]
-      Избирательный участок № 109</w:t>
+    <w:bookmarkStart w:name="z194" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Карой, улица Мектеп № 37, здание Каройского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z194" w:id="177"/>
-[...15 lines deleted...]
-      Местонахождение: село Коктал, улица Ахметова № 16, здание Коктальского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Карой:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z195" w:id="178"/>
-[...15 lines deleted...]
-      В границах село Коктал:</w:t>
+    <w:bookmarkStart w:name="z196" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Абильдаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z196" w:id="179"/>
-[...15 lines deleted...]
-      улица Амирбая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z197" w:id="180"/>
-[...15 lines deleted...]
-      улица Ауезова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица З. Быдышова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z198" w:id="181"/>
-[...15 lines deleted...]
-      улица Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица З. Картбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z199" w:id="182"/>
-[...15 lines deleted...]
-      улица Базаркула: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица И. Нусупбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z200" w:id="183"/>
-[...15 lines deleted...]
-      улица Дуйсенбека: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. К. Демесинова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z201" w:id="184"/>
-[...15 lines deleted...]
-      улица Жандосова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Есимбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z202" w:id="185"/>
-[...15 lines deleted...]
-      улица Маметовой: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Несипбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z203" w:id="186"/>
-[...15 lines deleted...]
-      улица Молдагуловой: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z204" w:id="187"/>
-[...15 lines deleted...]
-      улица Мунайтпасова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Нарын: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z205" w:id="188"/>
-[...15 lines deleted...]
-      улица Сарбаса: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14А;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Досболова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z206" w:id="189"/>
-[...15 lines deleted...]
-      улица Сатпаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Х. Каренеева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 69;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z207" w:id="190"/>
-[...15 lines deleted...]
-      улица Сундетбая: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Аралкум:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z208" w:id="191"/>
-[...15 lines deleted...]
-      Избирательный участок № 110</w:t>
+    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Аралкум: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z209" w:id="192"/>
-[...15 lines deleted...]
-      Местонахождение: село Коскумбез, улица Коскумбез, № 11/2, здание Коскумбезского сельского фельдшерско-акушерского пункта государственного коммунального предприятия "Балхашская центральная районная больница".</w:t>
+    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деревня Архар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z210" w:id="193"/>
-[...15 lines deleted...]
-      В границах село Коскумбез:</w:t>
+    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Архара: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z211" w:id="194"/>
-[...15 lines deleted...]
-      улица Коскумбез: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 112</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z212" w:id="195"/>
-[...15 lines deleted...]
-      Избирательный участок № 111</w:t>
+    <w:bookmarkStart w:name="z213" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Акжар, улица Акжар № 1, здание Акжарского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
-[...15 lines deleted...]
-      Местонахождение: село Карой, улица Мектеп № 37, здание Каройского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Акжар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
-[...15 lines deleted...]
-      В границах село Карой:</w:t>
+    <w:bookmarkStart w:name="z215" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Акжара: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
-[...15 lines deleted...]
-      улица А. Абильдаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z216" w:id="199"/>
-[...15 lines deleted...]
-      улица А. Ахметова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Бокина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z217" w:id="200"/>
-[...15 lines deleted...]
-      улица З. Быдышова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Дауренбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z218" w:id="201"/>
-[...15 lines deleted...]
-      улица З. Картбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23А;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Муратбаева: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z219" w:id="202"/>
-[...15 lines deleted...]
-      улица И. Нусипбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица туйгынбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z220" w:id="203"/>
-[...15 lines deleted...]
-      улица К. Демесинова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53Б;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 113</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z221" w:id="204"/>
-[...15 lines deleted...]
-      улица К. Есимбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Аралтобе, улица Б. Момышулы № 37, здание государственного коммунального учреждения" Аралтобинская средняя школа с дошкольным мини-центром "государственного учреждения" Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z222" w:id="205"/>
-[...15 lines deleted...]
-      улица К. Несипбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы село Аралтобе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z223" w:id="206"/>
-[...15 lines deleted...]
-      улица Мектеп: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Момышулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z224" w:id="207"/>
-[...15 lines deleted...]
-      улица Нарын: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бейсекбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z225" w:id="208"/>
-[...15 lines deleted...]
-      улица С. Досболова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бирлик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z226" w:id="209"/>
-[...15 lines deleted...]
-      улица Х. Каренеева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 69;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Достык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z227" w:id="210"/>
-[...15 lines deleted...]
-      село Аралкум:</w:t>
+    <w:bookmarkStart w:name="z228" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Весенняя улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z228" w:id="211"/>
-[...15 lines deleted...]
-      улица Аралкум: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Сатпаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18Б.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z229" w:id="212"/>
-[...15 lines deleted...]
-      село Архар:</w:t>
+    <w:bookmarkStart w:name="z230" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 114</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z230" w:id="213"/>
-[...15 lines deleted...]
-      улица Архар: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Желторанги, улица К. Шагыровича № 2, здание сельского Дома культуры Желторанги государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z231" w:id="214"/>
-[...15 lines deleted...]
-      Избирательный участок № 112</w:t>
+    <w:bookmarkStart w:name="z232" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы село Желторанги:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z232" w:id="215"/>
-[...15 lines deleted...]
-      Местонахождение: село Акжар, улица Акжар № 1, здание Акжарского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. Аэродромная: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z233" w:id="216"/>
-[...15 lines deleted...]
-      В границах село Акжар:</w:t>
+    <w:bookmarkStart w:name="z234" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица балтагула: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z234" w:id="217"/>
-[...15 lines deleted...]
-      улица Акжар: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бирлик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z235" w:id="218"/>
-[...15 lines deleted...]
-      улица Барибаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица бултырик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z236" w:id="219"/>
-[...15 lines deleted...]
-      улица Т. Бокина: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жастар: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z237" w:id="220"/>
-[...15 lines deleted...]
-      улица Дауренбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица К. Шагырулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z238" w:id="221"/>
-[...15 lines deleted...]
-      улица Муратбаева: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Касымбека: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z239" w:id="222"/>
-[...15 lines deleted...]
-      улица Туйгынбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33А.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица кожамкула: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z240" w:id="223"/>
-[...15 lines deleted...]
-      Избирательный участок № 113</w:t>
+    <w:bookmarkStart w:name="z241" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Копжасарова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
-[...15 lines deleted...]
-      Местонахождение: село Аралтобе, улица Б. Момышулы № 37, здание государственного коммунального учреждения "Средняя школа Аралтобе с дошкольным мини центром" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z242" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село каскаогиз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z242" w:id="225"/>
-[...15 lines deleted...]
-      В границах село Аралтобе:</w:t>
+    <w:bookmarkStart w:name="z243" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица каскаугиз: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z243" w:id="226"/>
-[...15 lines deleted...]
-      улица Б. Момышулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 115</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z244" w:id="227"/>
-[...15 lines deleted...]
-      улица Бейсекбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Топар, улица Бултырик № 5, здание Топарского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z245" w:id="228"/>
-[...15 lines deleted...]
-      улица Бирлик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Топар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z246" w:id="229"/>
-[...15 lines deleted...]
-      улица Достык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Аманкулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z247" w:id="230"/>
-[...15 lines deleted...]
-      улица Коктем: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26А;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Момышулы: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z248" w:id="231"/>
-[...15 lines deleted...]
-      улица Сатбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18Б.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Беккулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z249" w:id="232"/>
-[...15 lines deleted...]
-      Избирательный участок № 114</w:t>
+    <w:bookmarkStart w:name="z250" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица бултырик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z250" w:id="233"/>
-[...15 lines deleted...]
-      Местонахождение: село Желторангы, улица К. Шагырулы № 2, здание Желторангинского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Даулбаева: № 1, 2, 3, 4, 5, 6, 7, 8А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z251" w:id="234"/>
-[...15 lines deleted...]
-      В границах село Желторангы:</w:t>
+    <w:bookmarkStart w:name="z252" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Калабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z252" w:id="235"/>
-[...15 lines deleted...]
-      улица Аэродромная: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица косбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z253" w:id="236"/>
-[...15 lines deleted...]
-      улица Балтагула: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37А;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Мамеке: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z254" w:id="237"/>
-[...15 lines deleted...]
-      улица Бирлик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Набережная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z255" w:id="238"/>
-[...15 lines deleted...]
-      улица Болтирик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. Онгарбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z256" w:id="239"/>
-[...15 lines deleted...]
-      улица Жастар: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица туркменова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z257" w:id="240"/>
-[...15 lines deleted...]
-      улица К. Шагырулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица шапорева: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z258" w:id="241"/>
-[...15 lines deleted...]
-      улица Касымбека: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 116</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z259" w:id="242"/>
-[...15 lines deleted...]
-      улица Кожамкула: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Балатопар, улица А. Достемесулы № 26, здание государственного коммунального учреждения" Средняя школа№ 2 имени Жамбыла с дошкольным мини-центром "государственного учреждения" Отдел образования по Балхашскому району Управления образования Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z260" w:id="243"/>
-[...15 lines deleted...]
-      улица С. Копжасарова: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Балатопар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z261" w:id="244"/>
-[...15 lines deleted...]
-      село Каскаогиз:</w:t>
+    <w:bookmarkStart w:name="z262" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица А. Достемесулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z262" w:id="245"/>
-[...15 lines deleted...]
-      улица Каскаогиз: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Ауельбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z263" w:id="246"/>
-[...15 lines deleted...]
-      Избирательный участок № 115</w:t>
+    <w:bookmarkStart w:name="z264" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Б. Жупарбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z264" w:id="247"/>
-[...15 lines deleted...]
-      Местонахождение: село Топар, улица Болтирик № 5, здание Топарского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Западная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z265" w:id="248"/>
-[...15 lines deleted...]
-      В границах село Топар:</w:t>
+    <w:bookmarkStart w:name="z266" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица бултырик: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z266" w:id="249"/>
-[...15 lines deleted...]
-      улица Аманкулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Е. Алмабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z267" w:id="250"/>
-[...15 lines deleted...]
-      улица Б. Момышулы: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Есим: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z268" w:id="251"/>
-[...15 lines deleted...]
-      улица Беккулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Желтоксан: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z269" w:id="252"/>
-[...15 lines deleted...]
-      улица Болтирик: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. К. Айнабекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z270" w:id="253"/>
-[...15 lines deleted...]
-      улица Дауылбаева: № 1, 2, 3, 4, 5, 6, 7, 8А;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица курылтай: № 1, 2, 3, 4, 5, 6, 7, 8, 9Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z271" w:id="254"/>
-[...15 lines deleted...]
-      улица Калабаев: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Моисея: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z272" w:id="255"/>
-[...15 lines deleted...]
-      улица Коспаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Р. Молдагулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z273" w:id="256"/>
-[...15 lines deleted...]
-      улица Мамеке: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица С. Тышимова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z274" w:id="257"/>
-[...15 lines deleted...]
-      улица Набережная: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32А;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Т. Кулмаханова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z275" w:id="258"/>
-[...15 lines deleted...]
-      улица Онгарбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Топар-Стрит: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z276" w:id="259"/>
-[...15 lines deleted...]
-      улица Туркименова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Х. Мухтарова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z277" w:id="260"/>
-[...15 lines deleted...]
-      улица Шапорева: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ы. Аманжоловича: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z278" w:id="261"/>
-[...15 lines deleted...]
-      Избирательный участок № 116</w:t>
+    <w:bookmarkStart w:name="z279" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица акбайлау: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z279" w:id="262"/>
-[...15 lines deleted...]
-      Местонахождение: село Балатопар, улица А. Достемесулы № 26, здание государственного коммунального учреждения "Средняя школа № 2 имени Жамбыла с дошкольным мини центром" государственного учреждения "Отдел образования по Балхашскому району управления образования Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z280" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Акдала:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z280" w:id="263"/>
-[...15 lines deleted...]
-      В границах село Балатопар:</w:t>
+    <w:bookmarkStart w:name="z281" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Акдала: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z281" w:id="264"/>
-[...15 lines deleted...]
-      улица А. Достемесова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 117</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z282" w:id="265"/>
-[...15 lines deleted...]
-      улица Б. Ауелбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Жидели, улица Жамбыла № 8, здание Жиделинского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z283" w:id="266"/>
-[...15 lines deleted...]
-      улица Б. Жупарбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Жидели:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z284" w:id="267"/>
-[...15 lines deleted...]
-      улица Батыс: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Атан: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z285" w:id="268"/>
-[...15 lines deleted...]
-      улица Болтирик: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бакай-стрит: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z286" w:id="269"/>
-[...15 lines deleted...]
-      улица Е. Алмабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бейсебекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z287" w:id="270"/>
-[...15 lines deleted...]
-      улица Есима: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бейсекбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z288" w:id="271"/>
-[...15 lines deleted...]
-      улица Желтоксан: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Бейсекеева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z289" w:id="272"/>
-[...15 lines deleted...]
-      улица К. Айнабекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Достык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z290" w:id="273"/>
-[...15 lines deleted...]
-      улица Курылтай: № 1, 2, 3, 4, 5, 6, 7, 8, 9Б;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Жамбыла: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z291" w:id="274"/>
-[...15 lines deleted...]
-      улица Муса: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Иманбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z292" w:id="275"/>
-[...15 lines deleted...]
-      улица Р. Молдагулова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица картоган: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z293" w:id="276"/>
-[...15 lines deleted...]
-      улица С. Тышымова: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Кожабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z294" w:id="277"/>
-[...15 lines deleted...]
-      улица Т. Кулмаханова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Несипбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z295" w:id="278"/>
-[...15 lines deleted...]
-      улица Топар: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Кошкарбай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z296" w:id="279"/>
-[...15 lines deleted...]
-      улица Х. Мухтарова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица кошкарбая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z297" w:id="280"/>
-[...15 lines deleted...]
-      улица Ы. Аманжолулы: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село серпактин батыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z298" w:id="281"/>
-[...15 lines deleted...]
-      улица Акбайлау: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица серпактинского батыра: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z299" w:id="282"/>
-[...15 lines deleted...]
-      село Акдала:</w:t>
+    <w:bookmarkStart w:name="z300" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 118</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z300" w:id="283"/>
-[...15 lines deleted...]
-      улица Акдала: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село куйган, улица Ш. Омарбекова № 23 А, здание Куйганского сельского Дома культуры государственного коммунального казенного предприятия "районный Дом культуры" акима Балхашского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z301" w:id="284"/>
-[...15 lines deleted...]
-      Избирательный участок № 117</w:t>
+    <w:bookmarkStart w:name="z302" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село куйган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z302" w:id="285"/>
-[...15 lines deleted...]
-      Местонахождение: село Жидели, улица Жамбыла № 8, здание Жиделинского сельского дома культуры государственного коммунального казенного предприятия "Районный дом культуры" акима Балхашского района.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г. Ким-Стрит: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z303" w:id="286"/>
-[...15 lines deleted...]
-      В границах село Жидели:</w:t>
+    <w:bookmarkStart w:name="z304" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица или: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z304" w:id="287"/>
-[...15 lines deleted...]
-      улица Атан: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ул. К. Шоханова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z305" w:id="288"/>
-[...15 lines deleted...]
-      улица Бакея: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица М. Молдарова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z306" w:id="289"/>
-[...15 lines deleted...]
-      улица Бейсебекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица ни-Хак-Сун: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z307" w:id="290"/>
-[...15 lines deleted...]
-      улица Бейсекбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Р. Жокимарова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z308" w:id="291"/>
-[...15 lines deleted...]
-      улица Бейсекеева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Улица Ш. Омарбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z309" w:id="292"/>
-[...15 lines deleted...]
-      улица Достык: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Село Кара-Озек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z310" w:id="293"/>
-[...15 lines deleted...]
-      улица Жамбыла: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пять-деревянная улица: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z311" w:id="294"/>
-[...15 lines deleted...]
-      улица Иманбекова: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36Б;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 987</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z312" w:id="295"/>
-[...15 lines deleted...]
-      улица Картоган: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Баканас, улица А. Ахметова № 14, здание государственного коммунального предприятия на праве хозяйственного ведения" Балхашская центральная районная больница "государственного учреждения" Управление здравоохранения Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z313" w:id="296"/>
-[...15 lines deleted...]
-      улица Кожабаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Баканас: территория здания Государственного коммунального предприятия на праве хозяйственного ведения" Балхашская центральная районная больница "государственного учреждения" Управление здравоохранения Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z314" w:id="297"/>
-[...15 lines deleted...]
-      улица Несипбаева: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок №1020</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z315" w:id="298"/>
-[...15 lines deleted...]
-      село Кошкарбай:</w:t>
+    <w:bookmarkStart w:name="z316" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения: село Баканас, улица С. Сейфуллина № 1, изолятор временного содержания Балхашского районного отдела полиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z316" w:id="299"/>
-[...15 lines deleted...]
-      улица Кошкарбая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граница село Баканас: изолятор временного содержания Балхашского районного отдела полиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z317" w:id="300"/>
-[...338 lines deleted...]
-    <w:bookmarkEnd w:id="316"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7440,31 +7102,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>