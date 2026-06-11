--- v0 (2025-11-13)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a12b04" w14:textId="7a12b04">
+    <w:p w14:paraId="eef5071" w14:textId="eef5071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,95 +111,187 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 318. Зарегистрировано в Министерстве юстиции Республики Казахстан 14 января 2019 года № 18180.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...40 lines deleted...]
-        <w:t>" Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 3 и частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -751,95 +843,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...40 lines deleted...]
-        <w:t>" и устанавливают порядок формирования системы управления рисками и внутреннего контроля для центрального депозитария.</w:t>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила формирования системы управления рисками и внутреннего контроля для центрального депозитария (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 3 и частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и устанавливают порядок формирования системы управления рисками и внутреннего контроля для центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Совет директоров центрального депозитария обеспечивает соответствие системы управления рисками и внутреннего контроля центрального депозитария Правилам и создает условия для исполнения органами, подразделениями и работниками центрального депозитария возложенных на них обязанностей в области управления рисками и осуществления внутреннего контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2928,51 +3102,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проверка надежности функционирования программно-технического обеспечения центрального депозитария, включая системы учета и реестров и иные информационные и коммуникационные системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) проверка эффективности процедур, направленных на противодействие легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+      9) проверка эффективности процедур, направленных на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проверка эффективности процедур, направленных на управление существующими и потенциальными конфликтами интересов в центральном депозитарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
@@ -2997,61 +3171,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными постановлениями Правления Национального Банка РК от 10.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3448,51 +3642,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверка эффективности функционирования систем учета и реестров и иных информационных и коммуникационных систем, включая контроль целостности баз данных и их защиты от несанкционированного доступа, наличие планов действий на случай непредвиденных обстоятельств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оценка эффективности внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+      4) оценка эффективности внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проверка достоверности, полноты, объективности финансовой отчетности, своевременности отражения операций в бухгалтерском учете, а также надежности и своевременности сбора и представления информации и отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
@@ -3572,50 +3766,112 @@
         <w:t>
       9) оценка работы службы управления персоналом центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) вопросы в пределах компетенции службы внутреннего аудита, предусмотренные внутренними документами центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Обязательная к использованию при проведении внутреннего аудита система оценки определяется внутренней методикой центрального депозитария и включает следующие варианты оценки эффективности функционирования систем внутреннего контроля и управления рисками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11249,126 +11505,126 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>системы управления рисками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и внутреннего контроля для</w:t>
+              <w:t>и внутреннего контроля</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>центрального депозитария</w:t>
+              <w:t>для центрального депозитария</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z1105" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к внутренним документам системы управления рисками и внутреннего контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 14.02.2022 </w:t>
+      Сноска. Приложение 5 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1106" w:id="269"/>
+    <w:bookmarkStart w:name="z1374" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Система управления рисками центрального депозитария предусматривает, но не ограничивается наличием следующих внутренних документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z1375" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11420,51 +11676,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) процедуры осуществления внутреннего контроля и внутреннего аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z1378" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+      4) процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z1379" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) процедуры управления существующими и потенциальными конфликтами интересов в центральном депозитарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z1380" w:id="275"/>
     <w:p>
@@ -11704,4177 +11960,4051 @@
         <w:t>
       17) порядок функционирования системы управленческой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z1392" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) иные документы, установленные советом директоров центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z1125" w:id="288"/>
+    <w:bookmarkStart w:name="z1393" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Политика центрального депозитария по управлению рисками определяет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z1126" w:id="289"/>
+    <w:bookmarkStart w:name="z1394" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полномочия и функциональные обязанности совета директоров, правления, подразделения по управлению рисками и других подразделений в области управления рисками, а также порядок обмена информацией между указанными подразделениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z1127" w:id="290"/>
+    <w:bookmarkStart w:name="z1395" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры по идентификации и оценке рисков, включая порядок определения количественных значений показателей рисков, связанных с деятельностью центрального депозитария и функционированием его систем учета и реестров, а также процедуры по определению максимально допустимых значений показателей рисков в соответствии с внутренними документами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z1128" w:id="291"/>
+    <w:bookmarkStart w:name="z1396" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) меры по управлению рисками, возникающими в процессе деятельности центрального депозитария и функционирования его систем учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z1129" w:id="292"/>
+    <w:bookmarkStart w:name="z1397" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок осуществления стресс-тестинга по различным видам рисков, включая методологию стресс-тестинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z1130" w:id="293"/>
-[...15 lines deleted...]
-      5) механизм мониторинга эффективности процедур, установленных подпунктом 2) настоящего пункта, адекватности оценок значений показателей рисков и мер по управлению рисками;</w:t>
+    <w:bookmarkStart w:name="z1398" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) механизм мониторинга эффективности процедур, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, адекватности оценок значений показателей рисков и мер по управлению рисками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1131" w:id="294"/>
-[...15 lines deleted...]
-      6) механизм мониторинга эффективности мер, принимаемых в случае несоответствия процедурам, установленным подпунктом 2) настоящего пункта, и мерам, установленным подпунктом 3) настоящего пункта;</w:t>
+    <w:bookmarkStart w:name="z1399" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) механизм мониторинга эффективности мер, принимаемых в случае несоответствия процедурам, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, и мерам, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z1132" w:id="295"/>
+    <w:bookmarkStart w:name="z1400" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) процедуры по мониторингу, оценке и контролю идентифицированных (обнаруженных) рисков, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1133" w:id="296"/>
+    <w:bookmarkStart w:name="z1401" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меры по мониторингу и идентификации рисков, предпринимаемые подразделением по управлению рисками совместно с другими подразделениями центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1134" w:id="297"/>
+    <w:bookmarkStart w:name="z1402" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценка рисков, осуществляемая подразделением по управлению рисками, включая оценку частоты возникновения рисков, последующее ранжирование воздействий, оказанных данными рисками, и установление максимально допустимых значений показателей рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z1135" w:id="298"/>
+    <w:bookmarkStart w:name="z1403" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинг рисков, проводимый подразделением по управлению рисками, включающий мониторинг изменения значений показателей рисков и максимально допустимых значений показателей рисков, а также мер, предпринимаемых в целях минимизации рисков в случае несоответствия значений показателей рисков максимально допустимым значениям показателей рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z1136" w:id="299"/>
+    <w:bookmarkStart w:name="z1404" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       механизм незамедлительного представления отчетности подразделением по управлению рисками совету директоров о любых значительных случаях, способных повлечь за собой ущерб и (или) повлиять на репутационные и правовые риски центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z1137" w:id="300"/>
+    <w:bookmarkStart w:name="z1405" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок инвестирования собственных активов центрального депозитария устанавливает условия и порядок осуществления сделок с финансовыми инструментами за счет собственных активов, типовые формы документов, используемые в процессе осуществления сделок с финансовыми инструментами за счет собственных активов, и включает описание процедур по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z1138" w:id="301"/>
+    <w:bookmarkStart w:name="z1406" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработке политики инвестирования собственных активов центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1139" w:id="302"/>
+    <w:bookmarkStart w:name="z1407" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовке рекомендаций для принятия инвестиционных решений в отношении собственных активов центрального депозитария, предусматривающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1140" w:id="303"/>
+    <w:bookmarkStart w:name="z1408" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень должностей лиц, уполномоченных на выдачу рекомендаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1141" w:id="304"/>
+    <w:bookmarkStart w:name="z1409" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа состояния инвестиционного портфеля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1142" w:id="305"/>
+    <w:bookmarkStart w:name="z1410" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа наличия, условий обращения и доходности финансовых инструментов, в которые предполагается осуществить инвестирование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1143" w:id="306"/>
+    <w:bookmarkStart w:name="z1411" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа рисков, связанных с финансовыми инструментами, в которые предполагается осуществить инвестирование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z1144" w:id="307"/>
+    <w:bookmarkStart w:name="z1412" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления анализа факторов, существенных для выдачи рекомендаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z1145" w:id="308"/>
+    <w:bookmarkStart w:name="z1413" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определению следующих лимитов инвестирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z1146" w:id="309"/>
+    <w:bookmarkStart w:name="z1414" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по видам финансовых инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z1147" w:id="310"/>
+    <w:bookmarkStart w:name="z1415" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиты инвестирования в финансовые инструменты эмитентов, основной вид деятельности которых связан с определенным сектором экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1148" w:id="311"/>
+    <w:bookmarkStart w:name="z1416" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиты "stop-loss" для финансовых инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z1149" w:id="312"/>
+    <w:bookmarkStart w:name="z1417" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимиты "take-profit" для финансовых инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1150" w:id="313"/>
+    <w:bookmarkStart w:name="z1418" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятию инвестиционных решений в отношении собственных активов центрального депозитария, содержащих описание работы инвестиционного комитета, периодичность проведения и оформления результатов заседаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1151" w:id="314"/>
+    <w:bookmarkStart w:name="z1419" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) взаимодействию органов и подразделений центрального депозитария в процессе подготовки, принятия и исполнения инвестиционных решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1152" w:id="315"/>
+    <w:bookmarkStart w:name="z1420" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) совершению сделок с финансовыми инструментами за счет собственных активов и осуществления контроля за их исполнением, содержащих описание процессов по взаимодействию с посредником (брокером), с помощью которого предполагается совершение сделки (при наличии такового), контролю за совершением сделок, осуществлению сверок состава и движения активов, ведению внутреннего учета и документооборота заключенных сделок, а также перечень должностных лиц, осуществляющих контроль за совершением сделок с финансовыми инструментами за счет собственных активов центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1153" w:id="316"/>
+    <w:bookmarkStart w:name="z1421" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подготовке правлением центрального депозитария отчетности о результатах деятельности по операциям с финансовыми инструментами, совершенным за счет собственных активов, перед уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1154" w:id="317"/>
-[...15 lines deleted...]
-      Порядок инвестирования собственных активов центрального депозитария устанавливает также условие о том, что в случае передачи собственных активов центрального депозитария в управление организации, осуществляющей управление инвестиционным портфелем, в соответствующем договоре по управлению инвестиционным портфелем предусматриваются лимиты инвестирования собственных активов центрального депозитария, указанные в подпункте 3) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z1422" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок инвестирования собственных активов центрального депозитария устанавливает также условие о том, что в случае передачи собственных активов центрального депозитария в управление организации, осуществляющей управление инвестиционным портфелем, в соответствующем договоре по управлению инвестиционным портфелем предусматриваются лимиты инвестирования собственных активов центрального депозитария, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1155" w:id="318"/>
+    <w:bookmarkStart w:name="z1423" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Политика инвестирования собственных активов определяет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1156" w:id="319"/>
+    <w:bookmarkStart w:name="z1424" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цели и стратегии инвестирования собственных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1157" w:id="320"/>
+    <w:bookmarkStart w:name="z1425" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание и перечень объектов инвестирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1158" w:id="321"/>
+    <w:bookmarkStart w:name="z1426" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лимиты инвестирования собственных активов по видам финансовых инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1159" w:id="322"/>
+    <w:bookmarkStart w:name="z1427" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) условия и ограничения, установленные в отношении сделок с финансовыми инструментами, совершаемыми за счет собственных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1160" w:id="323"/>
+    <w:bookmarkStart w:name="z1428" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условия хеджирования и диверсификации собственных активов с указанием перечня и описания инструментов хеджирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1161" w:id="324"/>
+    <w:bookmarkStart w:name="z1429" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) риски, связанные с инвестированием собственных активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1162" w:id="325"/>
+    <w:bookmarkStart w:name="z1430" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Политика инвестирования собственных активов центрального депозитария и все изменения и дополнения в нее утверждаются советом директоров центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1163" w:id="326"/>
+    <w:bookmarkStart w:name="z1431" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Совет директоров центрального депозитария обеспечивает наличие адекватной системы внутреннего контроля, создание службы внутреннего аудита и создает условия для исполнения работниками центрального депозитария своих обязанностей в области внутреннего контроля, службой внутреннего аудита своих обязанностей в области внутреннего аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1164" w:id="327"/>
+    <w:bookmarkStart w:name="z1432" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Процедуры осуществления внутреннего контроля и внутреннего аудита определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1165" w:id="328"/>
+    <w:bookmarkStart w:name="z1433" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) состав службы внутреннего аудита, ее функции, полномочия и обязанности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1166" w:id="329"/>
+    <w:bookmarkStart w:name="z1434" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования к работникам, осуществляющим внутренний аудит и внутренний контроль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1167" w:id="330"/>
+    <w:bookmarkStart w:name="z1435" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предмет и объект внутреннего аудита и внутреннего контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1168" w:id="331"/>
+    <w:bookmarkStart w:name="z1436" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) масштаб и частоту проведения проверок службой внутреннего аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1169" w:id="332"/>
+    <w:bookmarkStart w:name="z1437" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обязательную к использованию при проведении внутреннего аудита систему оценки эффективности системы управления рисками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1170" w:id="333"/>
+    <w:bookmarkStart w:name="z1438" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требования к составлению плана проведения внутреннего аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1171" w:id="334"/>
+    <w:bookmarkStart w:name="z1439" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сроки и форму представления службой внутреннего аудита отчетов о результатах проверок совету директоров центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z1172" w:id="335"/>
-[...15 lines deleted...]
-      8. Процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, определяют:</w:t>
+    <w:bookmarkStart w:name="z1440" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z1173" w:id="336"/>
+    <w:bookmarkStart w:name="z1441" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) порядок идентификации клиентов и мониторинга их операций в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" (далее - Закон о противодействии отмыванию доходов);</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z1174" w:id="337"/>
+    <w:bookmarkStart w:name="z1442" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) порядок представления сведений и информации об операциях, подлежащих финансовому мониторингу, в том числе о подозрительных операциях, в государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о противодействии отмыванию доходов.</w:t>
+      2) порядок представления сведений и информации об операциях, подлежащих финансовому мониторингу, в том числе о подозрительных операциях, в государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1175" w:id="338"/>
+    <w:bookmarkStart w:name="z1443" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Процедуры управления существующими и потенциальными конфликтами интересов в центральном депозитарии, возникающими в ходе осуществления деятельности центрального депозитария между его органами и (или) подразделениями, определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1176" w:id="339"/>
+    <w:bookmarkStart w:name="z1444" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок принятия решений органами центрального депозитария, направленных на обеспечение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z1177" w:id="340"/>
+    <w:bookmarkStart w:name="z1445" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       независимости решений, принимаемых членами органов центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z1178" w:id="341"/>
+    <w:bookmarkStart w:name="z1446" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия заинтересованности у членов органов центрального депозитария в принимаемых решениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z1179" w:id="342"/>
+    <w:bookmarkStart w:name="z1447" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограничения в использовании членами органов центрального депозитария и его работниками информации, полученной в ходе проведения заседаний органов центрального депозитария, в личных целях либо в интересах третьих лиц до официального распространения данной информации среди широкого круга лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z1180" w:id="343"/>
+    <w:bookmarkStart w:name="z1448" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования по обязательному составлению и хранению протоколов по итогам проведения заседаний органов центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z1181" w:id="344"/>
+    <w:bookmarkStart w:name="z1449" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание существующих и потенциальных конфликтов интересов между подразделениями центрального депозитария, между органами и подразделениями центрального депозитария, между органами центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z1182" w:id="345"/>
+    <w:bookmarkStart w:name="z1450" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок проведения мероприятий с целью урегулирования существующих конфликтов интересов, а также принятия превентивных мер, направленных на урегулирование потенциальных конфликтов интересов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z1183" w:id="346"/>
+    <w:bookmarkStart w:name="z1451" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. С целью управления существующими и потенциальными конфликтами интересов, возникающими в ходе осуществления деятельности центрального депозитария между его органами и (или) подразделениями, центральным депозитарием принимаются следующие меры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z1184" w:id="347"/>
+    <w:bookmarkStart w:name="z1452" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивается подотчетность подразделений, где существует или может возникнуть конфликт интересов, разным руководящим работникам центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z1185" w:id="348"/>
+    <w:bookmarkStart w:name="z1453" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывается и внедряется порядок обмена информацией между подразделениями и органами центрального депозитария с учетом существующих и потенциальных конфликтов интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z1186" w:id="349"/>
+    <w:bookmarkStart w:name="z1454" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) службой внутреннего аудита в соответствии с планом работы, утвержденным советом директоров центрального депозитария, регулярно осуществляется проверка деятельности подразделений и работников центрального депозитария на соответствие принятым центральным депозитарием процедурам управления существующими и потенциальными конфликтами интересов в центральном депозитарии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z1187" w:id="350"/>
+    <w:bookmarkStart w:name="z1455" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Процедуры обеспечения сохранности сведений, составляющих конфиденциальную информацию, направленные на предотвращение их использования в собственных интересах центрального депозитария, его работников или третьих лиц, включают меры по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z1188" w:id="351"/>
+    <w:bookmarkStart w:name="z1456" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предотвращению совершения сделок инсайдерами, а также их аффилированными лицами с ценными бумагами с использованием инсайдерской информации в своих интересах или интересах третьих лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1189" w:id="352"/>
+    <w:bookmarkStart w:name="z1457" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предотвращению раскрытия инсайдерами, а также их аффилированными лицами инсайдерской или основанной на ней информации третьим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1190" w:id="353"/>
+    <w:bookmarkStart w:name="z1458" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предотвращению использования инсайдерской информации или информации, основанной на инсайдерской информации, в том числе инсайдерами, а также их аффилированными лицами, в рекомендациях по совершению сделок с ценными бумагами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1191" w:id="354"/>
+    <w:bookmarkStart w:name="z1459" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предотвращению передачи третьим лицам или распространения среди широкого круга лиц конфиденциальной информации или основанной на ней информации, за исключением случаев, предусмотренных законодательством Республики Казахстан о рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z1192" w:id="355"/>
+    <w:bookmarkStart w:name="z1460" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ограничению возможности представления работниками центрального депозитария рекомендаций третьим лицам о заключении сделок с финансовыми инструментами, основанных на инсайдерской и иной конфиденциальной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z1193" w:id="356"/>
+    <w:bookmarkStart w:name="z1461" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществлению мер, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 56-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг" (далее - Закон о рынке ценных бумаг), в части контроля за распоряжением и использованием инсайдерской информации центрального депозитария.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг), в части контроля за распоряжением и использованием инсайдерской информации центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z1194" w:id="357"/>
+    <w:bookmarkStart w:name="z1462" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Процедуры осуществления клиринга по сделкам с финансовыми инструментами определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z1195" w:id="358"/>
+    <w:bookmarkStart w:name="z1463" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мероприятия, направленные на предотвращение возникновения ошибок в части сбора, сверки, сортировки и подтверждения расчетов, а также проведения их взаимозачета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z1196" w:id="359"/>
+    <w:bookmarkStart w:name="z1464" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок мониторинга и тестирования программно-технического обеспечения центрального депозитария на наличие ошибок и технических сбоев в системе произведения взаиморасчетов - в случае автоматизированного осуществления клиринговых операций или обеспечение контроля со стороны правления за правильностью осуществления клиринговых операций и регулярное повышение квалификации работников, непосредственно отвечающих за осуществление клиринговых операций - в случае, если в центральном депозитарии не предусмотрено автоматизированное осуществление клиринговых операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z1197" w:id="360"/>
+    <w:bookmarkStart w:name="z1465" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок разрешения вопросов между депонентами и центральным депозитарием при возникновении ошибок в процессе осуществления клиринговых операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z1198" w:id="361"/>
+    <w:bookmarkStart w:name="z1466" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Процедуры мониторинга и контроля эмитентов и держателей ценных бумаг на предмет соответствия требованиям законодательства Республики Казахстан о рынке ценных бумаг, регламентирующего порядок их деятельности по выпуску, размещению и обращению ценных бумаг, и внутренним документам центрального депозитария, определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z1199" w:id="362"/>
+    <w:bookmarkStart w:name="z1467" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) порядок проведения проверки представляемых приказов эмитентов и (или) держателей ценных бумаг на наличие оснований для отказа в их исполнении в случаях, установленных нормативным правовым актом уполномоченного органа, определяющим порядок осуществления деятельности по ведению системы реестра держателей ценных бумаг, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 80 Закона о рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z1200" w:id="363"/>
+    <w:bookmarkStart w:name="z1468" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок осуществления контроля за соответствием количества ценных бумаг, находящихся в обращении на вторичном рынке ценных бумаг, количеству ценных бумаг, зарегистрированных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z1201" w:id="364"/>
+    <w:bookmarkStart w:name="z1469" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Информационная политика центрального депозитария определяет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z1202" w:id="365"/>
+    <w:bookmarkStart w:name="z1470" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок информационного взаимоотношения центрального депозитария с фондовой биржей, эмитентами, держателями ценных бумаг, депонентами, клиентами депонентов, а также со средствами массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z1203" w:id="366"/>
+    <w:bookmarkStart w:name="z1471" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования по регулярному мониторингу информации, способной повлиять на репутацию центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z1204" w:id="367"/>
+    <w:bookmarkStart w:name="z1472" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования по своевременному принятию необходимых мер в случае появления и распространения информации, способной нанести вред репутации центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z1205" w:id="368"/>
+    <w:bookmarkStart w:name="z1473" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Инструкция по технике безопасности определяет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z1206" w:id="369"/>
+    <w:bookmarkStart w:name="z1474" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требования по пожарной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z1207" w:id="370"/>
+    <w:bookmarkStart w:name="z1475" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) план действий на случай возникновения форс-мажорных и (или) непредвиденных обстоятельств, который содержит описание действий работников центрального депозитария в случае наступления форс-мажорных и (или) непредвиденных обстоятельств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z1208" w:id="371"/>
+    <w:bookmarkStart w:name="z1476" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок использования программно-технических комплексов и иного оборудования работниками центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z1209" w:id="372"/>
+    <w:bookmarkStart w:name="z1477" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) последовательность осмотра помещений центрального депозитария перед их закрытием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z1210" w:id="373"/>
+    <w:bookmarkStart w:name="z1478" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Документация по обеспечению информационной безопасности определяет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z1394" w:id="374"/>
+    <w:bookmarkStart w:name="z1479" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) политику информационной безопасности центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z1395" w:id="375"/>
+    <w:bookmarkStart w:name="z1480" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечень информации, подлежащей защите и включающий, в том числе информацию о сведениях, составляющих служебную, коммерческую или иную охраняемую законом тайну (далее – защищаемая информация);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z1396" w:id="376"/>
+    <w:bookmarkStart w:name="z1481" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок работы с защищаемой информацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z1397" w:id="377"/>
+    <w:bookmarkStart w:name="z1482" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) перечень информационных систем, обрабатывающих защищаемую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z1398" w:id="378"/>
+    <w:bookmarkStart w:name="z1483" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) требования к обеспечению информационной безопасности при выборе, внедрении, разработке и тестировании информационных систем, обрабатывающих защищаемую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z1399" w:id="379"/>
+    <w:bookmarkStart w:name="z1484" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок управления доступом к информационным системам, обрабатывающим защищаемую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z1400" w:id="380"/>
+    <w:bookmarkStart w:name="z1485" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок резервного копирования, хранения, восстановления, тестирования работоспособности резервных копий информационных систем, обрабатывающих защищаемую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z1401" w:id="381"/>
+    <w:bookmarkStart w:name="z1486" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) порядок обеспечения антивирусной защиты информационной инфраструктуры центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z1402" w:id="382"/>
+    <w:bookmarkStart w:name="z1487" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) перечень разрешенного к использованию в центральном депозитарии программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z1403" w:id="383"/>
+    <w:bookmarkStart w:name="z1488" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) периодичность и правила мониторинга отдельно или серийно возникающих событий в работе информационно-коммуникационной инфраструктуры или отдельных ее объектов, включая системы информационной безопасности, свидетельствующих о нарушении принятых мер обеспечения информационной безопасности либо о прежде неизвестной ситуации, которая может иметь отношение к информационной безопасности (далее - события информационной безопасности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z1404" w:id="384"/>
+    <w:bookmarkStart w:name="z1489" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) перечень событий информационной безопасности, подлежащих мониторингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z1405" w:id="385"/>
+    <w:bookmarkStart w:name="z1490" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) перечень источников событий информационной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z1406" w:id="386"/>
+    <w:bookmarkStart w:name="z1491" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) порядок обработки отдельно или серийно возникающих сбоев в работе информационно-коммуникационной инфраструктуры или отдельных ее объектов, создающих угрозу их надлежащему функционированию и (или) условия для незаконного получения, копирования, распространения, модификации, уничтожения или блокирования защищаемой информации (далее - инциденты информационной безопасности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z1407" w:id="387"/>
+    <w:bookmarkStart w:name="z1492" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) порядок отнесения событий информационной безопасности к инцидентам информационной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z1408" w:id="388"/>
+    <w:bookmarkStart w:name="z1493" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) порядок доступа лиц, не являющихся работниками центрального депозитария, к информационным системам, обрабатывающим защищаемую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z1409" w:id="389"/>
+    <w:bookmarkStart w:name="z1494" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) порядок защиты информации при использовании Интернета и электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z1410" w:id="390"/>
+    <w:bookmarkStart w:name="z1495" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) порядок управления обновлениями информационных систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z1219" w:id="391"/>
+    <w:bookmarkStart w:name="z1496" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Процедуры, направленные на предотвращение несвоевременности исполнения и (или) неисполнения приказов клиентов, эмитентов и (или) держателей ценных бумаг, а также ошибочного ввода данных в систему учета центрального депозитария, определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z1220" w:id="392"/>
+    <w:bookmarkStart w:name="z1497" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) меры, направленные на исключение несвоевременности исполнения и (или) неисполнения приказов депонентов, эмитентов и (или) держателей ценных бумаг центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z1221" w:id="393"/>
+    <w:bookmarkStart w:name="z1498" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) меры по предотвращению ошибочного ввода и изменения данных в системы учета и реестров, в том числе посредством двойного ввода данных одного и того же приказа разными работниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z1222" w:id="394"/>
+    <w:bookmarkStart w:name="z1499" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок представления прав пользователям информационных систем центрального депозитария, установления паролей доступа в систему учета центрального депозитария для пользователей, обладающих полномочиями по изменению сведений, содержащихся в системе учета центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z1223" w:id="395"/>
+    <w:bookmarkStart w:name="z1500" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формы электронного журнала учета приказов и их исполнения, а также претензий клиентов, эмитентов и (или) держателей ценных бумаг и меры по их удовлетворению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z1224" w:id="396"/>
+    <w:bookmarkStart w:name="z1501" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок осуществления сверки обработанных приказов с первичными документами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z1225" w:id="397"/>
+    <w:bookmarkStart w:name="z1502" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок уведомления клиентов, эмитентов и (или) держателей ценных бумаг о статусе поданного приказа на совершение операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z1226" w:id="398"/>
+    <w:bookmarkStart w:name="z1503" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процедуры по оптимизации эффективности существующего контроля операционных процессов центрального депозитария определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z1412" w:id="399"/>
+    <w:bookmarkStart w:name="z1504" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) риски, связанные с осуществлением действий на основе первичных документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z1413" w:id="400"/>
+    <w:bookmarkStart w:name="z1505" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление первичных документов неуполномоченным лицом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z1414" w:id="401"/>
+    <w:bookmarkStart w:name="z1506" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кража, подмена или утеря первичных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z1415" w:id="402"/>
+    <w:bookmarkStart w:name="z1507" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввод несуществующего приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z1416" w:id="403"/>
+    <w:bookmarkStart w:name="z1508" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       двойной ввод данных одного и того же приказа разными работниками в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z1417" w:id="404"/>
+    <w:bookmarkStart w:name="z1509" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректный ввод данных приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z1418" w:id="405"/>
+    <w:bookmarkStart w:name="z1510" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение ввода приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z1419" w:id="406"/>
+    <w:bookmarkStart w:name="z1511" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несвоевременный ввод приказа в информационную систему, системы учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z1420" w:id="407"/>
+    <w:bookmarkStart w:name="z1512" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выбор некорректного статуса приказа в информационной системе, системе учета центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z1421" w:id="408"/>
+    <w:bookmarkStart w:name="z1513" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невнесение изменения в статус приказа в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z1422" w:id="409"/>
+    <w:bookmarkStart w:name="z1514" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение статуса приказа в информационной системе, системах учета и реестров, не подлежавшего изменению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z1423" w:id="410"/>
+    <w:bookmarkStart w:name="z1515" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение данных справочников в информационной системе, системах учета и реестров, не подлежавших изменению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z1424" w:id="411"/>
+    <w:bookmarkStart w:name="z1516" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное изменение данных справочников в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z1425" w:id="412"/>
+    <w:bookmarkStart w:name="z1517" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невнесение изменения в данные справочников в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z1426" w:id="413"/>
+    <w:bookmarkStart w:name="z1518" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение данных справочников в информационной системе, системах учета и реестров без соответствующего документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z1427" w:id="414"/>
+    <w:bookmarkStart w:name="z1519" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несвоевременное изменение данных справочников в информационной системе, системах учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z1428" w:id="415"/>
+    <w:bookmarkStart w:name="z1520" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) риски, связанные с выдачей отчетных и иных документов на основе первичных документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z1429" w:id="416"/>
+    <w:bookmarkStart w:name="z1521" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение формирования отчетного документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z1430" w:id="417"/>
+    <w:bookmarkStart w:name="z1522" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несвоевременное формирование отчетного документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z1431" w:id="418"/>
+    <w:bookmarkStart w:name="z1523" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректные данные в отчетном документе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z1432" w:id="419"/>
+    <w:bookmarkStart w:name="z1524" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование отчета об исполнении с указанием неправильного статуса приказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z1433" w:id="420"/>
+    <w:bookmarkStart w:name="z1525" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдача отчетного документа неуполномоченному лицу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z1434" w:id="421"/>
+    <w:bookmarkStart w:name="z1526" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кража, подмена и утеря отчетных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z1435" w:id="422"/>
+    <w:bookmarkStart w:name="z1527" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) риски, связанные с использование информационных систем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z1436" w:id="423"/>
+    <w:bookmarkStart w:name="z1528" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение процедур открытия (закрытия) операционного дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z1437" w:id="424"/>
+    <w:bookmarkStart w:name="z1529" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение включения терминала фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z1438" w:id="425"/>
+    <w:bookmarkStart w:name="z1530" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректный формат входящего файла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z1439" w:id="426"/>
+    <w:bookmarkStart w:name="z1531" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное содержание входящего файла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z1440" w:id="427"/>
+    <w:bookmarkStart w:name="z1532" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       двойной ввод данных разными работниками для формирования записи в базе данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z1441" w:id="428"/>
+    <w:bookmarkStart w:name="z1533" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       невыполнение формирования записи в базе данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z1442" w:id="429"/>
+    <w:bookmarkStart w:name="z1534" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное формирование записи в базе данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z1443" w:id="430"/>
+    <w:bookmarkStart w:name="z1535" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повтор документов от отправителя в информационной системе (в течение операционного дня);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z1444" w:id="431"/>
+    <w:bookmarkStart w:name="z1536" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановка приказа в очередь с отложенной датой расчетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z1445" w:id="432"/>
+    <w:bookmarkStart w:name="z1537" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибки при проведении транзакций в информационной системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z1446" w:id="433"/>
+    <w:bookmarkStart w:name="z1538" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа без встречного приказа (по сделкам, которые регистрируются на основании двух встречных приказов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z1447" w:id="434"/>
+    <w:bookmarkStart w:name="z1539" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа по ценным бумагам, не находящимся в обращении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z1448" w:id="435"/>
+    <w:bookmarkStart w:name="z1540" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа во время, не входящее в регламент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z1449" w:id="436"/>
+    <w:bookmarkStart w:name="z1541" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прием приказа во время, не входящее в регламент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z1450" w:id="437"/>
+    <w:bookmarkStart w:name="z1542" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа в момент не открытого операционного дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z1451" w:id="438"/>
+    <w:bookmarkStart w:name="z1543" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа в момент приостановления операций с ценными бумагами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z1452" w:id="439"/>
+    <w:bookmarkStart w:name="z1544" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнение приказа на неразрешенные операции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z1453" w:id="440"/>
+    <w:bookmarkStart w:name="z1545" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) риски, связанные с эксплуатацией информационных систем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z1454" w:id="441"/>
+    <w:bookmarkStart w:name="z1546" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заражение компьютерными вирусами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z1455" w:id="442"/>
+    <w:bookmarkStart w:name="z1547" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование нелицензионных программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z1456" w:id="443"/>
+    <w:bookmarkStart w:name="z1548" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неавторизованный доступ к информационным системам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z1457" w:id="444"/>
+    <w:bookmarkStart w:name="z1549" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при техническом обслуживании серверного оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z1458" w:id="445"/>
+    <w:bookmarkStart w:name="z1550" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сбой в системе электропитания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z1459" w:id="446"/>
+    <w:bookmarkStart w:name="z1551" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сбой систем кондиционирования серверов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z1460" w:id="447"/>
+    <w:bookmarkStart w:name="z1552" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технический сбой серверного оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z1461" w:id="448"/>
+    <w:bookmarkStart w:name="z1553" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технический сбой сетевого оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z1462" w:id="449"/>
+    <w:bookmarkStart w:name="z1554" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кража, преднамеренная порча носителей данных (жестких дисков и иных носителей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z1463" w:id="450"/>
+    <w:bookmarkStart w:name="z1555" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неавторизованный доступ к носителям данных (жестким дискам и иным носителям);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z1464" w:id="451"/>
+    <w:bookmarkStart w:name="z1556" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чрезвычайная ситуация природного характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z1465" w:id="452"/>
+    <w:bookmarkStart w:name="z1557" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пожар в серверной комнате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z1466" w:id="453"/>
+    <w:bookmarkStart w:name="z1558" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       затопление серверной комнаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z1467" w:id="454"/>
+    <w:bookmarkStart w:name="z1559" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       программный сбой в информационной системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z1468" w:id="455"/>
+    <w:bookmarkStart w:name="z1560" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие формализованного требования заказчика по разработке программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z1469" w:id="456"/>
+    <w:bookmarkStart w:name="z1561" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       некорректное составление технического задания для кодировщиков программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z1470" w:id="457"/>
+    <w:bookmarkStart w:name="z1562" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при написании кода программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z1471" w:id="458"/>
+    <w:bookmarkStart w:name="z1563" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при внедрении разработанного программного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z1472" w:id="459"/>
+    <w:bookmarkStart w:name="z1564" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ошибка при разработке и (или) внедрении программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z1287" w:id="460"/>
+    <w:bookmarkStart w:name="z1565" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Процедуры составления и раскрытия информации в процессе осуществления деятельности центрального депозитария определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z1288" w:id="461"/>
+    <w:bookmarkStart w:name="z1566" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок составления и представления держателям ценных бумаг информации о проведении общего собрания акционеров эмитента или выплаты дохода по эмиссионным ценным бумагам эмитентом, а также о выпуске ценных бумаг эмитента в случаях, установленных законодательством Республики Казахстан о рынке ценных бумаг, или по поручению эмитента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z1289" w:id="462"/>
+    <w:bookmarkStart w:name="z1567" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры представления депонентам, клиентам депонентов, эмитентам и иным физическим и юридическим лицам информации, составляющей системы учета и реестров, на основании их запроса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z1290" w:id="463"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона о рынке ценных бумаг, на получение сведений, составляющих систему учета центрального депозитария и систему реестров участников товариществ с ограниченной ответственностью.</w:t>
+    <w:bookmarkStart w:name="z1568" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процедуры представления информации государственным органам, обладающим правом в соответствии со статьей 43 Закона о рынке ценных бумаг, на получение сведений, составляющих систему учета центрального депозитария и систему реестров участников товариществ с ограниченной ответственностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z1291" w:id="464"/>
+    <w:bookmarkStart w:name="z1569" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Центральный депозитарий имеет резервный технический центр и обеспечивает его постоянную готовность к немедленной активизации. Резервный технический центр соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z1292" w:id="465"/>
+    <w:bookmarkStart w:name="z1570" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содержит копии электронных данных, составляющих системы учета и реестров, аналогичных основным системам учета и реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z1293" w:id="466"/>
+    <w:bookmarkStart w:name="z1571" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержит актуальные копии резервных систем, аналогичных тем резервным системам центрального депозитария, которые находятся по месту нахождения ее основных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z1294" w:id="467"/>
+    <w:bookmarkStart w:name="z1572" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содержит актуальные копии всех баз данных и информационных систем, сбой в работе которых приведет к остановке основной деятельности и невозможности обслуживания клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z1295" w:id="468"/>
+    <w:bookmarkStart w:name="z1573" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) располагается на безопасном расстоянии от места нахождения основных систем центрального депозитария, с учетом факторов техногенного и природного характера, влияющих на безопасность и непрерывность работы резервного технического центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z1296" w:id="469"/>
+    <w:bookmarkStart w:name="z1574" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивается всеми коммуникациями, необходимыми для осуществления деятельности центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z1297" w:id="470"/>
+    <w:bookmarkStart w:name="z1575" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) при возникновении нештатной ситуации по месту нахождения систем учета и реестров, предоставляет возможность осуществления деятельности не позднее, чем на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z1298" w:id="471"/>
+    <w:bookmarkStart w:name="z1576" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Помещения, используемые для хранения архивных документов центрального депозитария, составляющих систему реестров держателей ценных бумаг, соответствуют следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z1299" w:id="472"/>
+    <w:bookmarkStart w:name="z1577" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отдельное помещение, приспособленное для хранения архивных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z1300" w:id="473"/>
+    <w:bookmarkStart w:name="z1578" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в архивохранилище для хранения документов обеспечивается создание и соблюдение условий и параметров хранения документов: температурно-влажностный, световой, санитарно-гигиенический, охранный режимы хранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z1301" w:id="474"/>
+    <w:bookmarkStart w:name="z1579" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рабочие комнаты для работников архива, а также помещения для работы работников центрального депозитария и (или) организации, оказывающей услуги по хранению архивных документов центрального депозитария, изолированы от архивохранилища;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z1302" w:id="475"/>
+    <w:bookmarkStart w:name="z1580" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) архивохранилище располагается в отдалении от лабораторных, производственных и складских помещений, связанных с хранением или применением химических веществ, пищевых продуктов и не имеет общих с ними вентиляционных каналов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z1303" w:id="476"/>
+    <w:bookmarkStart w:name="z1581" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) архивохранилище обеспечивается безопасностью в пожарном отношении, оборудуется пожарной сигнализацией и гарантируется от затопления. Общие и поэтажные рубильники располагаются вне архивохранилища. В архивохранилище не располагаются газовые, водопроводные, канализационные и иные магистральные трубопроводы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z1304" w:id="477"/>
+    <w:bookmarkStart w:name="z1582" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) архивохранилище оборудуется охранной сигнализацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z1305" w:id="478"/>
+    <w:bookmarkStart w:name="z1583" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) архивохранилище оборудуется стационарными или передвижными металлическими стеллажами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z1306" w:id="479"/>
+    <w:bookmarkStart w:name="z1584" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Порядок функционирования системы управленческой информации обеспечивает представление на регулярной основе совету директоров полной, достоверной и своевременной информации по всем направлениям деятельности центрального депозитария в целях эффективного выполнения обязанностей советом директоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z1307" w:id="480"/>
+    <w:bookmarkStart w:name="z1585" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок функционирования системы управленческой информации включает в себя критерии, состав, частоту формирования и формы представления совету директоров центрального депозитария управленческой информации о деятельности центрального депозитария с указанием лиц, структурных подразделений, органов центрального депозитария, ответственных за своевременную и в полном объеме подготовку и доведение информации до совета директоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -17843,55 +17973,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18217,31 +18347,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>