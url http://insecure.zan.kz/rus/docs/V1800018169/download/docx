--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3fc4ae5" w14:textId="3fc4ae5">
+    <w:p w14:paraId="7a27fb7" w14:textId="7a27fb7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2832,250 +2832,332 @@
         <w:t>
       В заседании экспертного комитета, при приглашении уполномоченным органом на основании решения экспертного комитета, принимают участие в качестве экспертов без права голоса представители субъектов финансового рынка для выражения мнения по рассматриваемому вопросу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z145" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заседания экспертного комитета проводятся в очной, заочной либо смешанной формах по мере необходимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z146" w:id="71"/>
+    <w:bookmarkStart w:name="z159" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кворум для проведения заседания экспертного комитета составляет не менее двух третей его членов. Каждый член экспертного комитета имеет один голос. При равенстве голосов, голос председателя экспертного комитета является решающим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z147" w:id="72"/>
+    <w:bookmarkStart w:name="z160" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член экспертного комитета не участвует в заседании и подлежит отводу (самоотводу), если результат его голосования при принятии решения по рассматриваемому экспертным комитетом вопросу зависит от его личной заинтересованности. Отвод (самоотвод) мотивируется и заявляется до начала заседания либо в ходе заседания экспертного комитета. Решение об отводе (самоотводе) члена экспертного комитета принимается экспертным комитетом большинством голосов ее членов, участвующих в заседании, оглашается в присутствии члена экспертного комитета и отражается в протоколе, указанном в части седьмой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z148" w:id="73"/>
+    <w:bookmarkStart w:name="z161" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения экспертного комитета принимаются простым большинством голосов членов экспертного комитета, участвовавших на заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z149" w:id="74"/>
+    <w:bookmarkStart w:name="z162" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение посредством заочного голосования признается принятым при наличии кворума в полученных в установленный срок бюллетенях, если за принятие решения проголосовало простое большинство голосов членов экспертного комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z150" w:id="75"/>
+    <w:bookmarkStart w:name="z163" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заочное голосование в случае необходимости применяется вместе с голосованием членов экспертного комитета, присутствующих на заседании (смешанное голосование). При определении кворума, решения которого принимаются посредством смешанного голосования, учитываются бюллетени членов экспертного комитета, проголосовавших заочно, представленные до начала проведения заседания экспертного комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z151" w:id="76"/>
+    <w:bookmarkStart w:name="z164" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения экспертного комитета оформляются протоколом, подписываемым председателем и секретарем экспертного комитета в срок не позднее пятого рабочего дня после проведения заседания экспертного комитета, и экспертным заключением, подписываемым всеми членами экспертного комитета, принимавшими участие в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z152" w:id="77"/>
+    <w:bookmarkStart w:name="z165" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вопросы, касающиеся действий субъекта рынка ценных бумаг и иных лиц в отношении иностранной валюты как совершенных в целях манипулирования, рассматриваются на заседании экспертного комитета, если на данном заседании принимает участие представитель Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z153" w:id="78"/>
+    <w:bookmarkStart w:name="z166" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заседаниях экспертного комитета, помимо прочего, рассматриваются действия субъекта рынка цифровых финансовых активов и иных лиц на предмет наличия признаков манипулирования. По результатам рассмотрения таких действий экспертный комитет выражает мнение о наличии либо отсутствии в данных действиях признаков манипулирования, оформленное экспертным заключением, которое используется уполномоченным органом при принятии решения о признании указанных действий как совершенных в целях манипулирования на рынке цифровых финансовых активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субъекты рынка ценных бумаг или иные лица, информация о чьих действиях вынесена на рассмотрение экспертного комитета, по запросу уполномоченного органа представляют письменные разъяснения обстоятельств совершения указанных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z154" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z154" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По рекомендации экспертного комитета такие лица приглашаются на заседание экспертного комитета с целью представления разъяснений обстоятельств совершения указанных действий. При изъявлении такими лицами желания принять участие на заседании экспертного комитета заседание экспертного комитета проводится в очной либо смешанной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z155" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z155" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заключение экспертного комитета является выражением его мнения относительно того, имеются ли необходимые и достаточные основания для признания действий субъекта рынка ценных бумаг и иных лиц как совершенных в целях манипулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3205,282 +3287,282 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="81"/>
+    <w:bookmarkStart w:name="z79" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан, а также структурных элементов некоторых нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z80" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z80" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2016 года № 13 "Об утверждении Правил признания сделок с ценными бумагами и иными финансовыми инструментами, заключенных на организованном и неорганизованном рынках ценных бумаг, как совершенных в целях манипулирования, формирования и работы экспертного комитета фондовой биржи, а также его количественного состава" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13333, опубликовано 14 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z81" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z81" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения по вопросам рынка ценных бумаг, утвержденного постановлением Правления Национального Банка Республики Казахстан от 17 марта 2016 года № 106 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам рынка ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13668, опубликовано 25 мая 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z82" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z82" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования рынка ценных бумаг, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 марта 2017 года № 50 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования рынка ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15274, опубликовано 12 июля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z83" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования рынка ценных бумаг, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 марта 2017 года № 54 "Об утверждении Требований к эмитентам и их ценным бумагам, допускаемым (допущенным) к обращению на фондовой бирже, а также к отдельным категориям списка фондовой биржи и внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования рынка ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15175, опубликовано 14 июня 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3806,31 +3888,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>