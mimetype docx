--- v0 (2025-10-14)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6d116c" w14:textId="f6d116c">
+    <w:p w14:paraId="bc0bf75" w14:textId="bc0bf75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1201,191 +1201,267 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z86" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535, опубликован 31 декабря  2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z87" w:id="26"/>
+    <w:bookmarkStart w:name="z87" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z88" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z88" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z89" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) оформление, регистрация и выдача свидетельства об аккредитации, либо направление мотивированного ответа об отказе.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z89" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1418,130 +1494,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="29"/>
+    <w:bookmarkStart w:name="z91" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Основаниями для мотивированного отказа в аккредитации, являются следующие нарушения и несоответствия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z92" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных заявителем для прохождения аккредитации, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z92" w:id="30"/>
-[...15 lines deleted...]
-      1) установление недостоверности документов, представленных заявителем для прохождения аккредитации, и (или) данных (сведений), содержащихся в них;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для прохождения аккредитации, требованиям, установленными настоящими Правилами и разрешительными требованиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z93" w:id="31"/>
-[...15 lines deleted...]
-      2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для прохождения аккредитации, требованиям, установленными настоящими Правилами и разрешительными требованиями.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Срок рассмотрения документов и принятия решения о выдаче свидетельства об аккредитации либо мотивированный ответ об отказе в аккредитации со дня принятия полного комплекта документов от Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" составляет пятнадцать рабочих дней.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z94" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1554,170 +1630,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="33"/>
+    <w:bookmarkStart w:name="z96" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z97" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z97" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z98" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z98" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) форма сведений, для прохождения аккредитации организацией осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия справки кадровой службы о штатном составе аттестованных экспертов.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z99" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1730,90 +1806,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="37"/>
+    <w:bookmarkStart w:name="z101" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1846,230 +1922,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="38"/>
+    <w:bookmarkStart w:name="z103" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "15. Аккредитованные организации включаются в реестр аккредитованных организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям, который содержит совокупность информации о реквизитах юридического лица, дату выдачи и номер свидетельства об аккредитации, уровень ответственности, о наличии в штате специалистов, а также сведения о принятых в отношении данного юридического лица мерах ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z104" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="40"/>
+    <w:bookmarkStart w:name="z105" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z106" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z106" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) форма сведений, для прохождения аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z107" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия справки кадровой службы о штатном составе аттестованных экспертов и других специалистов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z107" w:id="42"/>
-[...15 lines deleted...]
-      3) копия справки кадровой службы о штатном составе аттестованных экспертов и других специалистов;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия диплома инженер-геодезиста.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z108" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2082,170 +2158,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="44"/>
+    <w:bookmarkStart w:name="z110" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "19. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z111" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z111" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z112" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z112" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2258,170 +2334,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="47"/>
+    <w:bookmarkStart w:name="z114" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Для прохождения аккредитации заявители предоставляют в следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z115" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z115" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z116" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z116" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="50"/>
+    <w:bookmarkStart w:name="z117" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сведения и документы в соответствии с разрешительными требованиями предъявляемым к организациям по управлению проектами в области архитектуры, градостроительства и строительства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2434,70 +2510,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="51"/>
+    <w:bookmarkStart w:name="z119" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Документы и материалы, указанные в пункте 4 настоящих Правил, подписываются первым руководителем заявителя.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2510,70 +2586,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="52"/>
+    <w:bookmarkStart w:name="z121" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Срок выдачи или мотивированный ответа об отказе в выдаче свидетельства об аккредитации со дня принятия полного комплекта документов от Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" составляет пятнадцать рабочих дней.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2606,130 +2682,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанным Правилам изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="53"/>
+    <w:bookmarkStart w:name="z123" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z124" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z124" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2742,170 +2818,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="55"/>
+    <w:bookmarkStart w:name="z126" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Для прохождения аккредитации заявители предоставляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z127" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z127" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z128" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z128" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="58"/>
+    <w:bookmarkStart w:name="z129" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сведения и документы в соответствии с разрешительными требованиями согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2938,90 +3014,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="59"/>
+    <w:bookmarkStart w:name="z131" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Срок выдачи свидетельства со дня принятия полного комплекта документов от Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" составляет 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z132" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уполномоченный орган в указанный срок письменно уведомляет о своем решении по аккредитации с одновременной выдачей соответствующего свидетельства либо о мотивированном отказе в аккредитации, в случае несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги разрешительным требованиям.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z132" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6146,502 +6222,502 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z853" w:id="61"/>
+    <w:bookmarkStart w:name="z853" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z854" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z854" w:id="62"/>
-[...15 lines deleted...]
-      В________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (полное наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z855" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                         (полное наименование уполномоченного органа)</w:t>
-[...36 lines deleted...]
-        <w:t>
       (полное наименование юридического лица, реквизиты бизнес- идентификационного номера)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z856" w:id="64"/>
+    <w:bookmarkStart w:name="z856" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу аккредитовать в качестве организации по управлению проектами в области </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z857" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архитектуры, градостроительства и строительства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z857" w:id="65"/>
-[...15 lines deleted...]
-      архитектуры, градостроительства и строительства</w:t>
+    <w:bookmarkStart w:name="z858" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место нахождения юридического лица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z858" w:id="66"/>
-[...15 lines deleted...]
-      Место нахождения юридического лица</w:t>
+    <w:bookmarkStart w:name="z859" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z859" w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (индекс, город, район, область, улица, номер дома, телефон, факс, почтовый адрес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z860" w:id="68"/>
+    <w:bookmarkStart w:name="z860" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Филиалы (представительства, объекты, пункты, участки) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z861" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (местонахождение и реквизиты)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z861" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z862" w:id="70"/>
+    <w:bookmarkStart w:name="z862" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z863" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z863" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может быть </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z864" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z864" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       направлена любая информация по вопросам выдачи или отказа в выдаче свидетельства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z865" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z865" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       об аккредитации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z866" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z866" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявителю не запрещено судом заниматься данным видом деятельности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z867" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z867" w:id="75"/>
-[...15 lines deleted...]
-      все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+    <w:bookmarkStart w:name="z868" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z868" w:id="76"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z869" w:id="77"/>
+    <w:bookmarkStart w:name="z869" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        составляющих охраняемую законом тайну, содержащихся в информационных системах, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z870" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выдаче свидетельства об аккредитации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z870" w:id="78"/>
-[...15 lines deleted...]
-      при выдаче свидетельства об аккредитации.</w:t>
+    <w:bookmarkStart w:name="z871" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель_________ _______________________  (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z871" w:id="79"/>
-[...15 lines deleted...]
-      Руководитель_________ _______________________  (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z872" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z872" w:id="80"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6954,476 +7030,476 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z887" w:id="81"/>
+    <w:bookmarkStart w:name="z887" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z888" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z888" w:id="82"/>
-[...15 lines deleted...]
-      В______________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (полное наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z889" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                   (полное наименование уполномоченного органа)</w:t>
-[...18 lines deleted...]
-      от ____________________________________________________________________</w:t>
+      (полное наименование юридического лица, бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z890" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу аккредитовать в качестве аттестационного центра по аттестации инженерно-</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...33 lines deleted...]
-      Прошу аккредитовать в качестве аттестационного центра по аттестации инженерно-</w:t>
+    <w:bookmarkStart w:name="z891" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технических работников, участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z891" w:id="85"/>
-[...15 lines deleted...]
-      технических работников, участвующих в процессе проектирования и строительства</w:t>
+    <w:bookmarkStart w:name="z892" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z892" w:id="86"/>
-[...15 lines deleted...]
-      Адрес________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (индекс, город, район, область, улица, номер дома, телефон, факс, е-mail)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z893" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             (индекс, город, район, область, улица, номер дома, телефон, факс, е-mail)</w:t>
-[...18 lines deleted...]
-      Банковский счет _______________________________________________________</w:t>
+                   (номер счета, наименование и местонахождениебанка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z894" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Филиалы (представительства, объекты, пункты, участки) _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:p>
-[...33 lines deleted...]
-      Филиалы (представительства, объекты, пункты, участки) _____________________</w:t>
+    <w:bookmarkStart w:name="z895" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z895" w:id="89"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (местонахождение и реквизиты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z896" w:id="90"/>
+    <w:bookmarkStart w:name="z896" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z897" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z897" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи свидетельства об аккредитации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z898" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z898" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявителю не запрещено судом заниматься данным видом деятельности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z899" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z899" w:id="93"/>
-[...15 lines deleted...]
-      все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+    <w:bookmarkStart w:name="z900" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z900" w:id="94"/>
-[...15 lines deleted...]
-      заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
+    <w:bookmarkStart w:name="z901" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _______ ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z901" w:id="95"/>
-[...15 lines deleted...]
-      Руководитель _______ ______________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (подпись)       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z902" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8294,55 +8370,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>