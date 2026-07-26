--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc0bf75" w14:textId="bc0bf75">
+    <w:p w14:paraId="d7b84df" w14:textId="d7b84df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -790,390 +790,474 @@
               </w:rPr>
               <w:t xml:space="preserve"> № 953</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10058, опубликован 2 февраля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) в местный уполномоченный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность – для идентификации личности заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия диплома о высшем профессиональном образовании (при наличии ученой степени и ученого звания – копии соответствующих документов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия трудовой книжки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия трудовой книжки по обоснованным причинам, заявитель представляет один из следующих документов, подтверждающих трудовую деятельность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трудовой договор с отметкой работодателя о дате и основании его прекращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выписки из актов работодателя, подтверждающие возникновение и прекращение трудовых отношений на основе заключения и прекращения трудового договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивная справка, содержащая сведения о трудовой деятельности работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае предоставления копий, представляются оригиналы документов для сверки, либо в случае отсутствия оригиналов, представляются нотариально засвидетельствованные копии документов;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1318,150 +1402,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535, опубликован 31 декабря  2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="25"/>
+    <w:bookmarkStart w:name="z87" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z88" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z88" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z89" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z89" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) оформление, регистрация и выдача свидетельства об аккредитации, либо направление мотивированного ответа об отказе.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1494,130 +1578,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="28"/>
+    <w:bookmarkStart w:name="z91" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Основаниями для мотивированного отказа в аккредитации, являются следующие нарушения и несоответствия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z92" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z92" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных заявителем для прохождения аккредитации, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z93" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z93" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для прохождения аккредитации, требованиям, установленными настоящими Правилами и разрешительными требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z94" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z94" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Срок рассмотрения документов и принятия решения о выдаче свидетельства об аккредитации либо мотивированный ответ об отказе в аккредитации со дня принятия полного комплекта документов от Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" составляет пятнадцать рабочих дней.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1630,170 +1714,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="32"/>
+    <w:bookmarkStart w:name="z96" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z97" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z97" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z98" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z98" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) форма сведений, для прохождения аккредитации организацией осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z99" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия справки кадровой службы о штатном составе аттестованных экспертов.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1806,90 +1890,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="36"/>
+    <w:bookmarkStart w:name="z101" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1922,230 +2006,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="37"/>
+    <w:bookmarkStart w:name="z103" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "15. Аккредитованные организации включаются в реестр аккредитованных организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям, который содержит совокупность информации о реквизитах юридического лица, дату выдачи и номер свидетельства об аккредитации, уровень ответственности, о наличии в штате специалистов, а также сведения о принятых в отношении данного юридического лица мерах ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z104" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z104" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для прохождения аккредитации заявители представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z105" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z105" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z106" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z106" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) форма сведений, для прохождения аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z107" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z107" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия справки кадровой службы о штатном составе аттестованных экспертов и других специалистов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z108" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z108" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копия диплома инженер-геодезиста.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2158,170 +2242,318 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="43"/>
+    <w:bookmarkStart w:name="z110" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "19. Аккредитация заявителя проводится уполномоченным органом и подтверждается свидетельством об аккредитации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z111" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В </w:t>
+      5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="45"/>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2334,770 +2566,286 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="46"/>
+    <w:bookmarkStart w:name="z126" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4. Для прохождения аккредитации заявители предоставляют в следующие документы:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="47"/>
+      "4. Для прохождения аккредитации заявители предоставляют следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z127" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заявление по установленной форме согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 1</w:t>
+      1) заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z116" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z128" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z117" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z129" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сведения и документы в соответствии с разрешительными требованиями предъявляемым к организациям по управлению проектами в области архитектуры, градостроительства и строительства согласно </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      3) сведения и документы в соответствии с разрешительными требованиями согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункты 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="50"/>
-[...503 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="58"/>
+    <w:bookmarkStart w:name="z131" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Срок выдачи свидетельства со дня принятия полного комплекта документов от Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" составляет 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z132" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z132" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган в указанный срок письменно уведомляет о своем решении по аккредитации с одновременной выдачей соответствующего свидетельства либо о мотивированном отказе в аккредитации, в случае несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6039,685 +5787,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z853" w:id="60"/>
-[...105 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Прошу аккредитовать в качестве организации по управлению проектами в области </w:t>
-[...340 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7030,476 +6182,476 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z887" w:id="80"/>
+    <w:bookmarkStart w:name="z887" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z888" w:id="81"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z888" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="82"/>
+    <w:bookmarkStart w:name="z889" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование юридического лица, бизнес-идентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z890" w:id="83"/>
+    <w:bookmarkStart w:name="z890" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве аттестационного центра по аттестации инженерно-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z891" w:id="84"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z891" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технических работников, участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z892" w:id="85"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z892" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (индекс, город, район, область, улица, номер дома, телефон, факс, е-mail)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z893" w:id="86"/>
+    <w:bookmarkStart w:name="z893" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (номер счета, наименование и местонахождениебанка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z894" w:id="87"/>
+    <w:bookmarkStart w:name="z894" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Филиалы (представительства, объекты, пункты, участки) _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z895" w:id="88"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z895" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (местонахождение и реквизиты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z896" w:id="89"/>
+    <w:bookmarkStart w:name="z896" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z897" w:id="90"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z897" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи свидетельства об аккредитации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z898" w:id="91"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z898" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявителю не запрещено судом заниматься данным видом деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z899" w:id="92"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z899" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z900" w:id="93"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z900" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z901" w:id="94"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z901" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _______ ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (подпись)       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z902" w:id="95"/>
+    <w:bookmarkStart w:name="z902" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>