--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7b84df" w14:textId="d7b84df">
+    <w:p w14:paraId="ff60927" w14:textId="ff60927">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1303,1549 +1303,599 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
+      5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535, опубликован 31 декабря  2015 года в информационно-правовой системе "Әділет"):</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="24"/>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752, опубликован 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z88" w:id="25"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 5</w:t>
-[...19 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="27"/>
+    <w:bookmarkStart w:name="z126" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Основаниями для мотивированного отказа в аккредитации, являются следующие нарушения и несоответствия:</w:t>
+      "4. Для прохождения аккредитации заявители предоставляют следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z127" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z128" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z92" w:id="28"/>
-[...15 lines deleted...]
-      1) установление недостоверности документов, представленных заявителем для прохождения аккредитации, и (или) данных (сведений), содержащихся в них;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сведения и документы в соответствии с разрешительными требованиями согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z93" w:id="29"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
+        <w:t>пункты 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="31"/>
-[...1047 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="48"/>
+    <w:bookmarkStart w:name="z131" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Срок выдачи свидетельства со дня принятия полного комплекта документов от Некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" составляет 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z132" w:id="49"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z132" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган в указанный срок письменно уведомляет о своем решении по аккредитации с одновременной выдачей соответствующего свидетельства либо о мотивированном отказе в аккредитации, в случае несоответствия услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги разрешительным требованиям.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6182,476 +5232,476 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z887" w:id="50"/>
+    <w:bookmarkStart w:name="z887" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z888" w:id="51"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z888" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="52"/>
+    <w:bookmarkStart w:name="z889" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование юридического лица, бизнес-идентификационный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z890" w:id="53"/>
+    <w:bookmarkStart w:name="z890" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве аттестационного центра по аттестации инженерно-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z891" w:id="54"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z891" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технических работников, участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z892" w:id="55"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z892" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (индекс, город, район, область, улица, номер дома, телефон, факс, е-mail)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z893" w:id="56"/>
+    <w:bookmarkStart w:name="z893" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (номер счета, наименование и местонахождениебанка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z894" w:id="57"/>
+    <w:bookmarkStart w:name="z894" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Филиалы (представительства, объекты, пункты, участки) _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z895" w:id="58"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z895" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (местонахождение и реквизиты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z896" w:id="59"/>
+    <w:bookmarkStart w:name="z896" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается, что: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z897" w:id="60"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z897" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи свидетельства об аккредитации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z898" w:id="61"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z898" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявителю не запрещено судом заниматься данным видом деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z899" w:id="62"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z899" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z900" w:id="63"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z900" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z901" w:id="64"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z901" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _______ ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (подпись)       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z902" w:id="65"/>
+    <w:bookmarkStart w:name="z902" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7522,55 +6572,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7896,31 +6946,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>