--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9afda63" w14:textId="9afda63">
+    <w:p w14:paraId="31a75e0" w14:textId="31a75e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,117 +107,287 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 28 декабря 2018 года № 110/қе. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 декабря 2018 года № 18122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Председателя Комитета национальной безопасности РК от 14.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью второй пункта 4 статьи 77 Закона Республики Казахстан "О жилищных отношениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,293 +405,369 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деятельности жилищных комиссий и работы информационной системы органов национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 14.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту кадров Комитета национальной безопасности Республики Казахстан обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Департаменту кадров Комитета национальной безопасности Республики Казахстан обеспечить:</w:t>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. С настоящим приказом ознакомить сотрудников и военнослужащих органов национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) размещение настоящего приказа на интернет-ресурсе Комитета национальной безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего приказа возложить на заместителя Председателя Комитета национальной безопасности Республики Казахстан Колкобаева М.О.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3. С настоящим приказом ознакомить сотрудников и военнослужащих органов национальной безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -764,1272 +1010,1968 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 декабря 2018 года № 110/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила деятельности жилищных комиссий и работы информационной системы органов национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции приказа Председателя Комитета национальной безопасности РК от 14.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общее положение</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила деятельности жилищных комиссий органов национальной безопасности Республики Казахстан (далее – Правила) определяют порядок деятельности жилищных комиссий органов национальной безопасности Республики Казахстан (далее – ОНБ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жилищные комиссии ОНБ (далее – Жилищная комиссия) являются коллегиальными органами, создаваемыми при государственных учреждениях ОНБ, уполномоченными на вынесение решений по жилищным вопросам, действующими на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав Жилищной комиссии утверждается приказом первого руководителя государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      1. Настоящие Правила деятельности жилищных комиссий органов национальной безопасности Республики Казахстан (далее – Правила) определяют порядок деятельности жилищных комиссий органов национальной безопасности Республики Казахстан (далее – ОНБ).</w:t>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жилищная комиссия формируется из нечетного количества не менее пяти человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Жилищная комиссия состоит из председателя Жилищной комиссии, членов и секретаря Жилищной комиссии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В состав Жилищной комиссии входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель юридической службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель финансовой службы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      6. В состав Жилищной комиссии входят:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель кадровой службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      руководитель юридической службы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представители государственного учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      руководитель финансовой службы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председателем Жилищной комиссии является первый руководитель государственного учреждения (для структурных подразделений Комитета национальной безопасности Республики Казахстан – заместитель первого руководителя государственного учреждения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      руководитель кадровой службы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Правом голоса обладают все члены Жилищной комиссии, секретарь Жилищной комиссии не имеет право голоса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      представители государственного учреждения.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Секретарь Жилищной комиссии назначается из числа сотрудников или военнослужащих подразделения государственного учреждения, обеспечивающего подготовку материалов на заседание жилищной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      7. Председателем Жилищной комиссии является первый руководитель государственного учреждения (для структурных подразделений Комитета национальной безопасности Республики Казахстан – заместитель первого руководителя государственного учреждения).</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и функции Жилищной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      8. Правом голоса обладают все члены Жилищной комиссии, секретарь Жилищной комиссии не имеет право голоса.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Основной задачей Жилищной комиссии является принятие законного решения о предоставлении, приватизации либо обмене жилища из жилищного фонда государственного учреждения, а также исчисления размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат и осуществления денежной компенсации кадровому составу ОНБ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      9. Секретарь Жилищной комиссии назначается из числа сотрудников или военнослужащих подразделения государственного учреждения, обеспечивающего подготовку материалов на заседание жилищной комиссии.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Функциями Жилищной комиссии являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение своевременного рассмотрения обращений сотрудников, военнослужащих и работников ОНБ (далее – претенденты) и членов их семей, обратившихся на признание их нуждающимися в жилище, предоставление жилища из жилищного фонда государственного учреждения, а также приватизации либо обмена служебного жилища, состоящего на балансе государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение своевременного рассмотрения обращений сотрудников и военнослужащих по исчислению размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат и осуществлению денежной компенсации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверка представленных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рассмотрение представленных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие решения об удовлетворении обращений либо вынесение мотивированного отказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассмотрение вопроса заключения договора найма (поднайма) жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление перевода жилища, подлежащего приватизации, в коммунальный жилищный фонд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) хранение и ведение дел (материалов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) получение разъяснения от претендентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) получение информации у государственных органов и иных организаций о претендентах и их недвижимом имуществе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) иные вопросы, установленные жилищным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и функции Жилищной комиссии</w:t>
-[...219 lines deleted...]
-      9) получение разъяснения от претендентов;</w:t>
+        <w:t xml:space="preserve"> Глава 3. Организация деятельности Жилищной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жилищная комиссия заседает по мере необходимости, но не реже одного раза в месяц. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация деятельности жилищных комиссий ОНБ осуществляется автоматически посредством информационной системы при ее наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 14.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение Жилищной комиссии подписывается членами Жилищной комиссии, имеющими право голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Жилищной комиссии, имеющие право голоса, отвечают за полноту и достоверность сведений, отраженных в решении Жилищной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение принимается по каждому человеку (претенденту) отдельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Секретарем Жилищной комиссии ведется протокол заседания Жилищной комиссии (далее - протокол) в произвольной форме. Протокол подписывается всеми членами Жилищной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Члены Жилищной комиссии, имеющие право голоса, могут письменно изложить свое особое мнение и приложить его к протоколу, о чем в последнем делается отметка.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
-[...15 lines deleted...]
-      Организация деятельности жилищных комиссий ОНБ осуществляется автоматически посредством информационной системы при ее наличии.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Решения Жилищной комиссии принимаются большинством голосов путем голосования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Решение Жилищной комиссии правомочно, если оно принято двумя третями из числа присутствующих членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жилищная комиссия прекращает свою деятельность при ликвидации либо реорганизации государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 14.10.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок работы информационной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены главой 4 в соответствии с приказом Председателя Комитета национальной безопасности РК от 14.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Информационная система предназначена для учета, хранения, обработки и анализа данных претендентов и обеспечивает централизованный сбор, систематизацию информации, необходимой для принятия решений жилищной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввод данных в информационную систему осуществляется секретарем жилищной комиссии на основании решений жилищной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      14. Секретарем Жилищной комиссии ведется протокол заседания Жилищной комиссии (далее - протокол) в произвольной форме. Протокол подписывается всеми членами Жилищной комиссии.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Работа информационной системы осуществляется в соответствии с законодательством Республики Казахстан об информатизации, о персональных данных и их защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Доступ к информационной системе предоставляется уполномоченным сотрудникам с правом контролировать и выполнять соответствующие операции в рамках своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№45/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Работа информационной системы включает в себя следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учет – регистрация и фиксация данных о претендентах для последующего анализа и принятия решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      15. Члены Жилищной комиссии, имеющие право голоса, могут письменно изложить свое особое мнение и приложить его к протоколу, о чем в последнем делается отметка.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хранение данных – безопасное и долговременное хранение персональной и служебной информации с обеспечением ее конфиденциальности и защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      16. Решения Жилищной комиссии принимаются большинством голосов путем голосования.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обработка данных – автоматизированная проверка, сортировка и структурирование сведений, поступающих от сотрудников, военнослужащих и работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...15 lines deleted...]
-      17. Решение Жилищной комиссии правомочно, если оно принято двумя третями из числа присутствующих членов.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ данных – проведение автоматизированной оценки, сравнения и обобщения информации для подготовки решений жилищной комиссии и формирования отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...15 lines deleted...]
-      18. Жилищная комиссия прекращает свою деятельность при ликвидации либо реорганизации государственного учреждения.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) централизованный сбор – обеспечение централизованного приема и объединения данных из предоставленных документов в единый структурированный массив;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок работы информационной системы</w:t>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) систематизация информации – упорядочивание и классификация поступающих данных по установленным признакам (категориям, статусам, срокам, очередности) с последующей подготовкой к обработке и анализу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...256 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>