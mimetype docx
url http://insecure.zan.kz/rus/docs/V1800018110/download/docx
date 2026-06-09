--- v1 (2025-11-15)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="266f3cd" w14:textId="266f3cd">
+    <w:p w14:paraId="772ec60" w14:textId="772ec60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1117,120 +1117,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила утверждения типа, испытаний для целей утверждения типа, метрологической аттестации средств измерений и оказания государственных услуг "Выдача сертификата об утверждении типа средств измерений" и "Выдача сертификата о метрологической аттестации средств измерений" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 21)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" (далее – Закон) и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок утверждения типа, испытаний для целей утверждения типа, метрологической аттестации средств измерений и оказания государственных услуг "Выдача сертификата об утверждении типа средств измерений" и "Выдача сертификата о метрологической аттестации средств измерений".</w:t>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" (далее – Закон) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок утверждения типа, испытаний для целей утверждения типа, метрологической аттестации средств измерений и оказания государственных услуг "Выдача сертификата об утверждении типа средств измерений" и "Выдача сертификата о метрологической аттестации средств измерений".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 113-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3369,353 +3369,447 @@
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок оказания государственной услуги "Выдача сертификата об утверждении типа средств измерений"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z190" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственная услуга "Выдача сертификата об утверждении типа средств измерений" (далее в настоящем параграфе – государственная услуга) оказывается Комитетом технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан (далее в настоящем параграфе– услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z191" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) обращается к услугодателю через веб-портал "электронного правительства" (далее – Портал) и заполняет форму сведений для получения сертификата об утверждении типа средств измерений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z273" w:id="79"/>
+    <w:bookmarkStart w:name="z273" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Выдача сертификата об утверждении типа средств измерений" приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Министра торговли и интеграции РК от 19.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 441-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Услугополучатель дает согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Министра торговли и интеграции РК от 19.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 441-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 26-1 в соответствии с приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="80"/>
-[...15 lines deleted...]
-      26-1. Услугополучатель дает согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Статус о принятии сведений для оказания государственной услуги отображается в "личном кабинете" услугополучателя с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...77 lines deleted...]
-      27. Статус о принятии сведений для оказания государственной услуги отображается в "личном кабинете" услугополучателя с указанием даты получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Услугодатель в день поступления сведений осуществляет его прием и регистрацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z195" w:id="82"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="83"/>
+    <w:bookmarkStart w:name="z196" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя, после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3730,217 +3824,295 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан (далее-Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием сведений и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Результатом оказания государственной услуги является выдача сертификата об утверждении типа средств измерений, который направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z198" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок оказания государственной услуги "Выдача сертификата о метрологической аттестации средств измерений"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z199" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Государственная услуга "Выдача сертификата о метрологической аттестации средств измерений" (далее в настоящем параграфе – государственная услуга) оказывается Республиканским государственным предприятием на праве хозяйственного ведения "Казахстанский институт стандартизации и метрологии (КазСтандарт)" (далее в настоящем параграфе – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 113-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра торговли и интеграции РК от 24.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра торговли и интеграции РК от 24.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 354-НҚ</w:t>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3951,313 +4123,313 @@
         </w:rPr>
         <w:t xml:space="preserve">
       31. Для получения государственной услуги услугополучатель обращается к услугодателю через веб-портал "электронного правительства" (далее – Портал) и заполняет форму сведений для получения сертификата о метрологической аттестации средств измерений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="87"/>
+    <w:bookmarkStart w:name="z275" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Выдача сертификата о метрологической аттестации средств измерений" приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра торговли и интеграции РК от 19.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 441-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1. Услугополучатель дает согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра торговли и интеграции РК от 19.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 441-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Параграф 2 дополнен пунктом 31-1 в соответствии с приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="88"/>
-[...15 lines deleted...]
-      31-1. Услугополучатель дает согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Статус о принятии сведений для оказания государственной услуги отображается в "личном кабинете" услугополучателя с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="90"/>
+    <w:bookmarkStart w:name="z204" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Услугодатель в день поступления сведений осуществляет его прием и регистрацию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z205" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z205" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя, после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4272,469 +4444,639 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием сведений и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Результатом оказания государственной услуги является выдача сертификата о метрологической аттестации средств измерений, который направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z207" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z208" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня основных требований к оказанию государственной услуги "Выдача сертификата об утверждении типа средств измерений" и Перечня основных требований к оказанию государственной услуги "Выдача сертификата о метрологической аттестации средств измерений".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пунктом 2 статьи 5 Закона о государственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный номер/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Заключительные положения</w:t>
-[...101 lines deleted...]
-      36. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пунктом 2 статьи 5 Закона о государственных услугах.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z214" w:id="96"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 предусмотрен - в редакции приказа Министра торговли и интеграции РК от 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 354-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="99"/>
+    <w:bookmarkStart w:name="z217" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя и (или) в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z218" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z218" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z219" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z219" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z220" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z220" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. В случаях несогласия с результатами решения услугодателя заявитель может обжаловать результаты в судебном порядке, в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5021,80 +5363,80 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> наименование ГНМЦ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="103"/>
+    <w:bookmarkStart w:name="z223" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ №  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о метрологической аттестации средств измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5835,80 +6177,80 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> наименование уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="104"/>
+    <w:bookmarkStart w:name="z226" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ №  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о признании утверждения типа средств измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6642,68 +6984,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="105"/>
+    <w:bookmarkStart w:name="z229" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения для получения сертификата об утверждении типа средств измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тип сертификата*: Обычный/Для партии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7174,80 +7516,156 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификата о метрологической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестации средств измерений"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 4 предусматривается изменение приказом Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача сертификата об утверждении типа средств измерений"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра торговли и интеграции РК от 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8931,80 +9349,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="107"/>
+    <w:bookmarkStart w:name="z233" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения для получения сертификата о метрологической аттестации </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               средств измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование и тип аттестованного средства измерений (на русском языке) *:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9547,80 +9965,156 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификата о метрологической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестации средств измерений"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 6 предусматривается изменение приказом Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача сертификата о метрологической аттестации средств измерений"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра торговли и интеграции РК от 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11264,80 +11758,80 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> наименование уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="109"/>
+    <w:bookmarkStart w:name="z236" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ №  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об утверждении типа средств измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра торговли и интеграции РК от 14.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11970,128 +12464,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Знак утверждения типа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Знак утверждения типа представляет собой знак высотой до 100 миллиметров и радиусом (R) до 25 миллиметров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Номинальные размеры высоты знака соответствуют следующим значениям: 2,5(R=0,625); 4(R=1); 5(R=1,25); 6(R=1,5); 10(R=2,5); 15(R=3,75); 25(R=6,25); 40(R=10); 50(R=12,5); 60(R=15); 100(R=25) миллиметров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9880600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -12162,55 +12656,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12536,31 +13030,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>