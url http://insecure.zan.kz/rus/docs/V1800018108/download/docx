--- v1 (2025-11-29)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f10ce6" w14:textId="7f10ce6">
+    <w:p w14:paraId="40ad24d" w14:textId="40ad24d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -193,254 +193,341 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
+        <w:t>      Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" </w:t>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 113-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> разработки, метрологической аттестации, утверждения и регистрации в реестре государственной системы обеспечения единства измерений методик выполнения измерений и референтных методик выполнения измерений и оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств".</w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила разработки, метрологической аттестации, утверждения и регистрации методик выполнения измерений и референтных методик выполнения измерений в реестре государственной системы обеспечения единства измерений и оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра торговли и интеграции РК от 14.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 197-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -970,1463 +1057,1421 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2018 года № 932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила разработки, метрологической аттестации, утверждения и регистрации в реестре государственной системы обеспечения единства измерений методик выполнения измерений и референтных методик выполнения измерений</w:t>
+        <w:t xml:space="preserve"> Правила разработки, метрологической аттестации, утверждения и регистрации методик выполнения измерений и референтных методик выполнения измерений в реестре государственной системы обеспечения единства измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила разработки, метрологической аттестации, утверждения и регистрации в реестре государственной системы обеспечения единства измерений (далее – реестр ГСИ РК) методик выполнения измерений (далее – МВИ) и референтных МВИ и оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств" (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила разработки, метрологической аттестации, утверждения и регистрации методик выполнения измерений (далее – МВИ) и референтных МВИ в реестре государственной системы обеспечения единства измерений (далее – реестр ГСИ РК) и оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" (далее – Закон) и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок разработки, метрологической аттестации, утверждения и регистрации МВИ и референтных МВИ и оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств".</w:t>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" (далее – Закон) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок разработки, метрологической аттестации, утверждения и регистрации МВИ и референтных МВИ в реестр ГСИ РК и оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами Министра торговли и интеграции РК от 14.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 197-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 19.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. МВИ разрабатываются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и применяются при испытаниях объектов исследований с целью оценки их параметров с установленной точностью, а также для проведения учетных операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z180" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z180" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. МВИ, применяемые при измерениях, к которым установлены метрологические требования в перечнях измерений, относящихся к государственному регулированию, и нормативных правовых актах, подлежат регистрации в реестре ГСИ РК.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z181" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. МВИ, включенные в перечень стандартов к техническим регламентам Евразийского экономического союза, не подлежат метрологической аттестации и регистрации в реестре ГСИ РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-1 в соответствии приказом Министра торговли и интеграции РК от 21.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок разработки и утверждения МВИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. МВИ разрабатываются Государственным научным метрологическим центром (далее – ГНМЦ), физическими и юридическими лицами, осуществляющими деятельность в области обеспечения единства измерений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z181" w:id="18"/>
-[...15 lines deleted...]
-      3-1. МВИ, включенные в перечень стандартов к техническим регламентам Евразийского экономического союза, не подлежат метрологической аттестации и регистрации в реестре ГСИ РК.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. МВИ в виде национального стандарта разрабатываются и утверждаются согласно документов по стандартизации, регламентирующих общие требования, разработку и оформление документа на МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. При разработке национального или межгосударственного стандартов используются международный, межгосударственный, национальный стандарты, стандарты организаций, устанавливающие МВИ или документ на МВИ, разрабатываемый в процессе разработки стандартов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Разработка документа на МВИ предусматривает следующие этапы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование исходных данных в соответствии с ГОСТ 8.010 "Государственная система обеспечения единства измерений. Методики выполнения измерений. Основные положения" (далее - ГОСТ 8.010);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формулирование измерительной задачи и описание измеряемой величины;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      7. Разработка документа на МВИ предусматривает следующие этапы:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предварительный отбор возможных методов решения измерительной задачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      1) формирование исходных данных в соответствии с ГОСТ 8.010 "Государственная система обеспечения единства измерений. Методики выполнения измерений. Основные положения" (далее - ГОСТ 8.010);</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выбор методов и средств измерений (в том числе стандартных образцов, аттестованных смесей), вспомогательных устройств, реактивов и материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      2) формулирование измерительной задачи и описание измеряемой величины;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) установление последовательности и содержания операции при подготовке и выполнении измерений, включая требования по обеспечению безопасности труда и экологической безопасности, требования к квалификации операторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      3) предварительный отбор возможных методов решения измерительной задачи;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организацию и проведение теоретических и экспериментальных исследований по оценке показателей точности разработанной МВИ, экспериментальное опробование МВИ, анализ соответствия показателей точности исходным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      4) выбор методов и средств измерений (в том числе стандартных образцов, аттестованных смесей), вспомогательных устройств, реактивов и материалов;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обработку промежуточных результатов измерений и вычисление окончательных результатов, полученных с помощью данной МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      5) установление последовательности и содержания операции при подготовке и выполнении измерений, включая требования по обеспечению безопасности труда и экологической безопасности, требования к квалификации операторов;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разработку процедур и установление нормативов контроля точности, получаемых результатов измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      6) организацию и проведение теоретических и экспериментальных исследований по оценке показателей точности разработанной МВИ, экспериментальное опробование МВИ, анализ соответствия показателей точности исходным требованиям;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработку проекта документа на МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      7) обработку промежуточных результатов измерений и вычисление окончательных результатов, полученных с помощью данной МВИ;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) аттестацию МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      8) разработку процедур и установление нормативов контроля точности, получаемых результатов измерений;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) утверждение МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      9) разработку проекта документа на МВИ;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) регистрацию МВИ в реестре ГСИ РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...15 lines deleted...]
-      10) аттестацию МВИ;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Выбор методов и средств измерений, формирование и структура программы проведения теоретических и экспериментальных метрологических исследований по определению характеристик погрешности измерений МВИ, форма представления и оценки характеристик погрешности измерений, оперативного контроля осуществляются согласно ГОСТ 8.010 и СТ РК 2.18 "Государственная система обеспечения единства измерений Республики Казахстан. Методики выполнения измерений. Порядок разработки, метрологической аттестации, регистрации и применения".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      11) утверждение МВИ;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения метрологической аттестации МВИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      12) регистрацию МВИ в реестре ГСИ РК.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Метрологическая аттестация МВИ проводится с целью установления (подтверждения) соответствия МВИ предъявляемым к ней метрологическим требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Метрологическая аттестация МВИ осуществляется ГНМЦ, юридическими лицами, осуществляющими деятельность в области обеспечения единства измерений, аккредитованными в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об аккредитации в области оценки соответствия".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для проведения метрологической аттестации МВИ представляется комплект документов, включающий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявку в произвольной форме на проведение метрологической аттестации МВИ с указанием области применения МВИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) исходные данные, программу и отчет по результатам теоретических и экспериментальных исследований в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) МВИ, утвержденную руководителем предприятия-разработчика (в двух экземплярах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласование (разрешение на применение) МВИ, выданное соответствующим государственным органом, в зависимости от области применения в случае, если МВИ предназначена для определения показателей безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласование с заинтересованными юридическими лицами, в случае если МВИ используется для коммерческого учета;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      3) МВИ, утвержденную руководителем предприятия-разработчика (в двух экземплярах);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) согласование с уполномоченным органом, осуществляющим руководство, а также межотраслевую координацию в области регулирования производства драгоценных металлов и оборота драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы, ювелирных и других изделий в случае, если МВИ устанавливает значение содержания вредных примесей и драгоценных металлов в сырьевых товарах, содержащих драгоценные металлы, а также ювелирных и других изделий, содержащих драгоценные металлы (далее – уполномоченный орган в области регулирования драгоценных металлов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      4) согласование (разрешение на применение) МВИ, выданное соответствующим государственным органом, в зависимости от области применения в случае, если МВИ предназначена для определения показателей безопасности;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Метрологическая аттестация МВИ осуществляется путем проведения экспертизы представленного комплекта документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      5) согласование с заинтересованными юридическими лицами, в случае если МВИ используется для коммерческого учета;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При экспертизе комплекта документов осуществляется подтверждение соответствия МВИ установленным требованиям путем оценивания правильности (обоснованности):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      6) согласование с уполномоченным органом, осуществляющим руководство, а также межотраслевую координацию в области регулирования производства драгоценных металлов и оборота драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы, ювелирных и других изделий в случае, если МВИ устанавливает значение содержания вредных примесей и драгоценных металлов в сырьевых товарах, содержащих драгоценные металлы, а также ювелирных и других изделий, содержащих драгоценные металлы (далее – уполномоченный орган в области регулирования драгоценных металлов).</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) модели измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...15 lines deleted...]
-      12. Метрологическая аттестация МВИ осуществляется путем проведения экспертизы представленного комплекта документов.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведений, приведенных при описании бюджета неопределенности или структуры образования погрешности результата измерений, полученных при разработке МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...15 lines deleted...]
-      13. При экспертизе комплекта документов осуществляется подтверждение соответствия МВИ установленным требованиям путем оценивания правильности (обоснованности):</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) плана и объема экспериментальных исследований, включая методы отбора и подготовки проб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
-[...15 lines deleted...]
-      1) модели измерений;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выбора средств измерений, эталонов единиц величин, стандартных образцов, технических средств и материалов, использованных при проведении экспериментальных исследований МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...15 lines deleted...]
-      2) сведений, приведенных при описании бюджета неопределенности или структуры образования погрешности результата измерений, полученных при разработке МВИ;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выбора условий проведения экспериментальных исследований МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
-[...15 lines deleted...]
-      3) плана и объема экспериментальных исследований, включая методы отбора и подготовки проб;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выбора способов и средств обработки результатов экспериментальных исследований МВИ, включая программное обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...15 lines deleted...]
-      4) выбора средств измерений, эталонов единиц величин, стандартных образцов, технических средств и материалов, использованных при проведении экспериментальных исследований МВИ;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выбора способов представления характеристик погрешности или способов представления неопределенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
-[...15 lines deleted...]
-      5) выбора условий проведения экспериментальных исследований МВИ;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выбора предложенных процедур контроля показателей точности результатов измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      6) выбора способов и средств обработки результатов экспериментальных исследований МВИ, включая программное обеспечение;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости подтверждения правильности выбора метода и средств измерений, а также полноты требований, содержащихся в МВИ, проводятся дополнительные экспериментальные метрологические исследования МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...15 lines deleted...]
-      7) выбора способов представления характеристик погрешности или способов представления неопределенности;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По результатам экспертизы направляются соответствующее заключение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При положительных результатах метрологической экспертизы оформляется свидетельство о метрологической аттестации МВИ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случае признания МВИ государствами-членами Евразийского экономического союза метрологическая аттестация МВИ осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> метрологической аттестации методики (метода) измерений, утвержденным Решением Совета Евразийской экономической комиссии от 17 марта 2016 года № 21.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае признания МВИ в странах СНГ аттестация осуществляется в соответствии с Порядком признания методик выполнения измерений, принятыми Межгосударственным советом по стандартизации, метрологии и сертификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Повторная метрологическая аттестация МВИ проводится при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменении исходных данных или метрологических характеристик МВИ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...15 lines deleted...]
-      В случае признания МВИ в странах СНГ аттестация осуществляется в соответствии с Порядком признания методик выполнения измерений, принятыми Межгосударственным советом по стандартизации, метрологии и сертификации.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внесении изменений и дополнений в процедуру проведения измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...15 lines deleted...]
-      17. Повторная метрологическая аттестация МВИ проводится при:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) истечении срока действия свидетельства о метрологической аттестации МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок проведения повторной метрологической аттестации осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2441,1565 +2486,1565 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При отрицательных результатах экспертизы МВИ возвращается на доработку с соответствующим заключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После устранения причин возврата на доработку заявитель может повторно направлять документы на метрологическую аттестацию МВИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок регистрации МВИ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
-[...15 lines deleted...]
-      18. При отрицательных результатах экспертизы МВИ возвращается на доработку с соответствующим заключением.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Регистрация межгосударственных, национальных стандартов в области обеспечения единства измерений, устанавливающих МВИ осуществляется согласно СТ РК 1.2 "Государственная система технического регулирования Республики Казахстан. Порядок разработки национальных и предварительных национальных стандартов".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
-[...15 lines deleted...]
-      После устранения причин возврата на доработку заявитель может повторно направлять документы на метрологическую аттестацию МВИ.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Регистрация в реестре ГСИ РК метрологически аттестованной МВИ, разработанной в Республике Казахстан – на основании решения ГНМЦ в соответствии с Правилами ведения реестра государственной системы обеспечения единства измерений, утверждаемыми в соответствии с подпунктом 17) статьи 6-2 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Регистрация в реестре ГСИ РК, метрологически аттестованной МВИ, разработанной в государстве-участнице "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соглашения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о взаимном признании результатов испытаний с целью утверждения типа, метрологической аттестации, поверки и калибровки средств измерений", утвержденного Постановлением Правительства Республики Казахстан от 29 мая 2015 года (далее – Соглашение) осуществляется на основании решения уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Для проведения регистрации МВИ, разработанной в Республике Казахстан, юридическое лицо, проводившее метрологическую аттестацию МВИ, или пользователь МВИ направляет в ГНМЦ комплект документов, включающий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявку на проведение регистрации МВИ, содержащую область применения (наименование объекта измерений, в том числе наименование продукции и контролируемых параметров, а также область распространения документа на МВИ - в пределах одного предприятия, в пределах отрасли экономики, республики) с обоснованием о необходимости проведения регистрации МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию МВИ (в двух экземплярах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию свидетельства о метрологической аттестации МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласование (разрешение на применение) МВИ, выданное органами государственного контроля и надзора республики, в зависимости от области применения в случае, если МВИ предназначена для определения показателей безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласование с заинтересованными юридическими и физическими лицами, в случае если МВИ используется для коммерческого учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) согласование с уполномоченным органом в области регулирования драгоценных металлов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Для осуществления регистрации в реестре ГСИ РК МВИ, разработанной в государстве-участнице Соглашения, за исключением МВИ включенных в перечни стандартов к техническим регламентов Евразийского экономического союза, заявитель представляет в уполномоченный орган комплект документов, включающий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z172" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявку на проведение регистрации МВИ, содержащую область применения (наименование объекта измерений, в том числе наименование продукции и контролируемых параметров, а также область распространения документа на МВИ - в пределах одного предприятия, в пределах отрасли экономики, республики); с обоснованием о необходимости проведения регистрации МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z173" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учтенный экземпляр МВИ (в двух экземплярах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z174" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию свидетельства об аттестации МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z175" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласие разработчика МВИ на предоставление права национальному органу страны-импортера снимать копии с учтенного экземпляра признанной МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z176" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документ от разработчика МВИ (оригинал либо нотариально заверенная копия), подтверждающий получение заявителем права пользования и регистрации данной МВИ в реестре ГСИ РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z177" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) согласование (разрешение на применение) данной МВИ, выданное органами государственного контроля и надзора республики, в зависимости от области применения в случае, если МВИ предназначена для определения показателей безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z178" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) согласование с заинтересованными юридическими и физическими лицами, в случае если МВИ используется для коммерческого учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z179" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) согласование с уполномоченным органом в области регулирования драгоценных металлов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа и.о. Заместителя Премьер-Министра - Министра торговли и интеграции РК от 30.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дня его первого официального опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Один экземпляр МВИ, со штампом "Зарегистрировано", с указанием регистрационного номера, даты и срока действия регистрации хранится в деле реестра ГСИ РК и не подлежит воспроизведению и распространению без официального разрешения разработчика, второй экземпляр возвращается заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для продления срока регистрации МВИ (срок действия метрологической аттестации МВИ не истек или не ограничен, проведена повторная метрологическая аттестация) представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявка на продление срока действия регистрации МВИ с соответствующим обоснованием о необходимости продления срока регистрации (в случае, если в МВИ изменения не вносились, тоесть метрологические характеристики, методы, средства измерений и другие остаются без изменений в течение длительного периода);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учтенный экземпляр МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия свидетельства об аттестации МВИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В случае, если МВИ зарегистрирована для использования в пределах одного предприятия, то для включения в число пользователей МВИ других предприятий в уполномоченный орган или ГНМЦ представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учтенный экземпляр МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия свидетельства об аттестации МВИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрешение от держателя подлинника МВИ на ее использование (оригинал либо нотариально заверенная копия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок регистрации МВИ</w:t>
-[...621 lines deleted...]
-      2) учтенный экземпляр МВИ;</w:t>
+        <w:t xml:space="preserve"> Глава 5. Порядок разработки, проведения метрологической аттестации, утверждения и регистрации референтных МВИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      3) копия свидетельства об аттестации МВИ;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. МВИ, используемые для получения результатов измерений с наивысшей точностью, которые могут быть применены для оценки правильности измеренных значений величины, полученных с помощью других МВИ величин того же рода, а также для калибровки средств измерений или для определения характеристик стандартных образцов, могут быть путем аттестации переведены в разряд референтной МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      4) разрешение от держателя подлинника МВИ на ее использование (оригинал либо нотариально заверенная копия).</w:t>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Разработка референтной МВИ осуществляется в порядке, установленном разделом 2 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Метрологическая аттестация МВИ, принимаемой в качестве референтной, осуществляется ГНМЦ и юридическими лицами, аккредитованными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об аккредитации в области оценки соответствия", осуществляющие воспроизведение, хранение и передачу единиц величин с наивысшей точностью (далее – исполнитель).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Метрологическая аттестация референтной МВИ проводится по заявлению разработчика МВИ, или лица, по заказу которого разработана МВИ (далее – заявитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. К метрологической аттестации МВИ в качестве референтной могут привлекаться кроме разработчика другие организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В ходе аттестации референтной МВИ проводятся теоретические и (или) экспериментальные исследования и осуществляется подтверждение соответствия референтной МВИ метрологическим требованиям к измерениям и возможности ее использования для оценки правильности измеренных значений, полученных с помощью других МВИ величины того же рода, а также для калибровки средств измерений или определения характеристик стандартных образцов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      30. Метрологическая аттестация референтной МВИ проводится по заявлению разработчика МВИ, или лица, по заказу которого разработана МВИ (далее – заявитель).</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В случае метрологической аттестации МВИ в качестве референтной из числа метрологически аттестованных МВИ при неизменности приписанных характеристик дополнительно к ранее проведенным исследованиям проводятся теоретические и экспериментальные исследования и подтверждение соответствия, при которых осуществляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      31. К метрологической аттестации МВИ в качестве референтной могут привлекаться кроме разработчика другие организации.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оценка соответствия показателей точности референтной МВИ целям ее применения для оценки правильности результатов измерений, полученных с применением других МВИ величин того же рода, для калибровки средств измерений или для определения характеристик стандартных образцов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      32. В ходе аттестации референтной МВИ проводятся теоретические и (или) экспериментальные исследования и осуществляется подтверждение соответствия референтной МВИ метрологическим требованиям к измерениям и возможности ее использования для оценки правильности измеренных значений, полученных с помощью других МВИ величины того же рода, а также для калибровки средств измерений или определения характеристик стандартных образцов.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) экспериментальное опробование процедуры применения референтной МВИ для оценки правильности результатов измерений, полученных с применением других МВИ величин того же рода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      33. В случае метрологической аттестации МВИ в качестве референтной из числа метрологически аттестованных МВИ при неизменности приписанных характеристик дополнительно к ранее проведенным исследованиям проводятся теоретические и экспериментальные исследования и подтверждение соответствия, при которых осуществляются:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документальное подтверждение метрологической прослеживаемости полученных результатов измерений, в том числе с использованием оценки правильности результатов измерений, полученных с применением первичной референтной МВИ величины того же рода (при ее наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      1) оценка соответствия показателей точности референтной МВИ целям ее применения для оценки правильности результатов измерений, полученных с применением других МВИ величин того же рода, для калибровки средств измерений или для определения характеристик стандартных образцов;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение межлабораторных сличений или сличения с другой референтной МВИ величины того же рода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      2) экспериментальное опробование процедуры применения референтной МВИ для оценки правильности результатов измерений, полученных с применением других МВИ величин того же рода;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представление бюджета неопределенности или структуры погрешности полученного результата измерений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      3) документальное подтверждение метрологической прослеживаемости полученных результатов измерений, в том числе с использованием оценки правильности результатов измерений, полученных с применением первичной референтной МВИ величины того же рода (при ее наличии);</w:t>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экспериментальное опробование документированной процедуры контроля показателей точности полученных результатов измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      4) проведение межлабораторных сличений или сличения с другой референтной МВИ величины того же рода;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае метрологической аттестации МВИ в качестве референтной вновь разработанной МВИ проводятся теоретические и экспериментальные исследования для установления показателей точности в соответствии с пунктом 9 Правил и подтверждение соответствия референтной МВИ метрологическим требованиям, приведенным в пунктах 15 и 35 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      5) представление бюджета неопределенности или структуры погрешности полученного результата измерений;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Заявитель представляет на аттестацию следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      6) экспериментальное опробование документированной процедуры контроля показателей точности полученных результатов измерений.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявка (с указанием наименования референтной МВИ, сведений о заявителе, а также с указанием необходимости признания работ по аттестации в соответствии с "Правилами взаимного признания результатов работ по обеспечению единства измерений", утвержденными Решением Совета Евразийской экономической комиссии от 18 октября 2016 года № 145;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      34. В случае метрологической аттестации МВИ в качестве референтной вновь разработанной МВИ проводятся теоретические и экспериментальные исследования для установления показателей точности в соответствии с пунктом 9 Правил и подтверждение соответствия референтной МВИ метрологическим требованиям, приведенным в пунктах 15 и 35 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техническое задание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      35. Заявитель представляет на аттестацию следующие документы:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия свидетельства о метрологической аттестации МВИ (при аттестации референтной МВИ из числа аттестованных МВИ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      1) заявка (с указанием наименования референтной МВИ, сведений о заявителе, а также с указанием необходимости признания работ по аттестации в соответствии с "Правилами взаимного признания результатов работ по обеспечению единства измерений", утвержденными Решением Совета Евразийской экономической комиссии от 18 октября 2016 года № 145;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проект документа (документ) с изложением референтной МВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      2) техническое задание;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) программа и результаты проводимых теоретических и экспериментальных исследований, подтверждающих выполнение требований пунктов 36 и 37 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В случае, если аттестации подлежала вновь разработанная МВИ, то при положительных результатах работ по пункту 36 исполнитель оформляет свидетельство о метрологической аттестации референтной МВИ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам и, после утверждения референтной МВИ, выдает его заявителю.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Исполнитель по окончании проведения метрологической аттестации референтной МВИ для ее утверждения направляет в уполномоченный орган следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, содержащий референтную МВИ (описание референтной МВИ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключение о соответствии референтной МВИ, установленным метрологическим требованиям к измерениям;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      37. Исполнитель по окончании проведения метрологической аттестации референтной МВИ для ее утверждения направляет в уполномоченный орган следующие документы:</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отчет, утвержденный руководителем исполнителя и содержащий результаты теоретических и (или) экспериментальных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      1) документ, содержащий референтную МВИ (описание референтной МВИ);</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копию свидетельства о метрологической аттестации МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      2) заключение о соответствии референтной МВИ, установленным метрологическим требованиям к измерениям;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Уполномоченный орган проверяет полноту и достоверность представленных документов, принимает решение об утверждении или об отказе в утверждении референтной МВИ и информирует исполнителя и заявителя об утверждении или обоснованном отказе в утверждении референтной МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      3) отчет, утвержденный руководителем исполнителя и содержащий результаты теоретических и (или) экспериментальных исследований;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. После устранения причин отказа заявитель может повторно направлять документы на утверждение референтной МВИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      4) копию свидетельства о метрологической аттестации МВИ.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Утвержденная референтная МВИ, регистрируется в реестре ГСИ РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      38. Уполномоченный орган проверяет полноту и достоверность представленных документов, принимает решение об утверждении или об отказе в утверждении референтной МВИ и информирует исполнителя и заявителя об утверждении или обоснованном отказе в утверждении референтной МВИ.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На свидетельство о метрологической аттестации референтной МВИ наносится штамп: "Зарегистрировано в реестре ГСИ РК в качестве референтной методики выполнения измерений" с указанием регистрационного номера и даты регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      39. После устранения причин отказа заявитель может повторно направлять документы на утверждение референтной МВИ.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Изменения в референтную МВИ вносятся разработчиком. Референтная МВИ, с внесенными в нее изменениями представляется на аттестацию и утверждение в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      40. Утвержденная референтная МВИ, регистрируется в реестре ГСИ РК.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В случае признания метрологической аттестации референтной МВИ государствами-членами Евразийского экономического союза аттестация референтной МВИ осуществляется в соответствии с "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Порядком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации методики (метода) измерений, принимаемой в качестве референтной методики (метода) измерений", утвержденным Решением Коллегии Евразийской экономической комиссии от 7 июня 2016 года № 68.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      На свидетельство о метрологической аттестации референтной МВИ наносится штамп: "Зарегистрировано в реестре ГСИ РК в качестве референтной методики выполнения измерений" с указанием регистрационного номера и даты регистрации.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок оказания государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств" и обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 6 в соответствии с приказом Министра торговли и интеграции РК от 14.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Государственная услуга "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств" (далее-государственная услуга) оказывается Комитетом технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4017,131 +4062,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 44 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Для регистрации в реестре ГСИ РК МВИ, разработанной и аттестованной в странах Содружества Независимых Государств физическое или юридическое лицо (далее – услугополучатель) обращается к услугодателю через веб-портал "электронного правительства" (далее – Портал) и заполняет форму сведений для получения государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, государственной регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4198,70 +4319,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-1. Услугополучатель дает согласие на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4280,91 +4401,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Статус о принятии сведений для оказания государственной услуги отображается в "личном кабинете" услугополучателя с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Услугодатель в день поступления сведений осуществляет его прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4379,51 +4500,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием сведений и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4442,70 +4563,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня основных требований к оказанию государственной услуги "Регистрация в реестре Государственной системы измерений Республики Казахстан методики выполнения измерений, разработанной и аттестованной в странах Содружества Независимых Государств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4534,270 +4655,458 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Результатом оказания государственной услуги является присвоение регистрационного номера МВИ в реестре ГСИ РК, который направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 49 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z161" w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z162" w:id="144"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 50 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный номер/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя и (или) в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z165" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z166" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. В случаях несогласия с результатами решения услугодателя заявитель может обжаловать результаты в судебном порядке, в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона о государственных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5012,64 +5321,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z140" w:id="149"/>
+      <w:bookmarkStart w:name="z140" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       наименование юридического лица, проводившего метрологическую аттестацию МВИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5589,70 +5898,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________ инициалы, фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="150"/>
+    <w:bookmarkStart w:name="z141" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П. (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5867,99 +6176,119 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z144" w:id="151"/>
+      <w:bookmarkStart w:name="z144" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СВИДЕТЕЛЬСТВО о метрологической аттестации референтной методики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>выполнения измерений №_____ от "____"__________ 20__года</w:t>
+        <w:t>выполнения измерений №_____ от "___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_"_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________ 20__года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6788,51 +7117,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения для получения государственной услуги "Регистрация в реестре </w:t>
       </w:r>
       <w:r>
@@ -6850,51 +7179,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   измерений, разработанной и аттестованной в странах </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         Содружества Независимых Государств"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска.В заголовок приложения 3 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра торговли и интеграции РК от 21.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7288,170 +7617,266 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Содружества Независимых Государств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска.В заголовок приложения 4 в редакции приказа Министра торговли и интеграции РК от 21.06.2024 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      В приложении 4 предусматривается изменение приказом Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска.В заголовок приложения 4 в редакции приказа Министра торговли и интеграции РК от 21.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра торговли и интеграции РК от 14.09.2020 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра торговли и интеграции РК от 14.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); с изменениями, внесенными приказами Министра торговли и интеграции РК от 21.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -9010,55 +9435,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9384,31 +9809,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>