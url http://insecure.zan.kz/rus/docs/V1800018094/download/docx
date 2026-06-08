--- v0 (2025-10-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4a8af9" w14:textId="e4a8af9">
+    <w:p w14:paraId="25e1561" w14:textId="25e1561">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил проведения поверки средств измерений, установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений</w:t>
+        <w:t>Об утверждении Правил проведения поверки средств измерений и установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 27 декабря 2018 года № 934. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 декабря 2018 года № 18094.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -145,96 +145,247 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
+        <w:t>      Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктами 11) и 20) статьи 6-2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 7 июня 2000 года "Об обеспечении единства измерений", ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -749,112 +900,232 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2018 года № 934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила проведения поверки средств измерений, установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений</w:t>
+        <w:t xml:space="preserve"> Правила проведения поверки средств измерений и установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила проведения поверки средств измерений и установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений (далее – Правила) разработаны в соответствии с подпунктами 11) и 20) статьи 6-2 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 7 июня 2000 года "Об обеспечении единства измерений" (далее - Закон) и определяют порядок проведения поверки средств измерений, установления периодичности поверки средств измерений и форму сертификата о поверке средств измерений.</w:t>
+      1. Настоящие Правила проведения поверки средств измерений и установления периодичности поверки средств измерений и формы сертификата о поверке средств измерений (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6-2 Закона Республики Казахстан "Об обеспечении единства измерений" (далее - Закон) и определяют порядок проведения поверки средств измерений и установления периодичности поверки средств измерений и форму сертификата о поверке средств измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Поверке подлежат средства измерений, применяемые при измерениях, к которым установлены метрологические требования согласно Правилам формирования перечней измерений и метрологических требований к ним, относящихся к государственному регулированию, утверждаемым в соответствии с подпунктом 18) статьи 6-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1531,70 +1802,164 @@
         <w:t>
       18. Если средство измерений используется для измерений меньшего числа величин или на меньшем числе диапазонов измерений, чем оно предназначено, то по требованию заявителя допускается поверку средств измерений проводить в ограниченном диапазоне или для применяемого числа диапазонов величин. В этих случаях на средство измерений наносится заявителем отчетливая надпись или условное обозначение, определяющие область их применения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При сложных поверках средств измерений, когда поверка не может быть проведена поверочной лабораторией в полном объеме, допускается к поверке привлекать другие поверочные лаборатории в соответствии с требованиями, установленными в национальном стандарте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 20 предусматривается изменение приказом Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Оформление результатов поверки средств измерений осуществляется в информационной системе технического регулирования в соответствии с приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 28 сентября 2012 года № 350 "Об утверждении Правил электронного учета данных о поверяемых средствах измерений и их передачи в государственный научный метрологический центр" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8057).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При оформлении результатов поверки средств измерений применяются сведения методики поверки средств измерений, зарегистрированной в реестре ГСИ РК при допущении к применению в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1801,530 +2166,530 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. По окончании поверки поверочная лаборатория передает заявителю средство измерений с оформленным сертификатом о поверке средств измерений или извещением о непригодности к применению средств измерений, также передает в Государственный научный метрологический центр (далее – ГНМЦ) сведения о поверенном средстве измерений для осуществления электронного учета данных о поверяемых средствах измерений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Результаты инспекционной поверки средств измерений, проводимой при осуществлении государственного метрологического контроля для установления их исправности, правильности результатов последней поверки, уточнения принятой периодичности и установления правильности эксплуатации средств измерений, отражают в акте в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...77 lines deleted...]
-      22. Результаты инспекционной поверки средств измерений, проводимой при осуществлении государственного метрологического контроля для установления их исправности, правильности результатов последней поверки, уточнения принятой периодичности и установления правильности эксплуатации средств измерений, отражают в акте в произвольной форме.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По результатам экспертной поверки, проводимой по письменному обращению государственных органов, физических или юридических лиц при возникновении спорных вопросов по метрологическим характеристикам, об исправности средств измерений и пригодности средств измерений к эксплуатации и правильности эксплуатации средств измерений, составляют заключение в трех экземплярах, которое утверждает руководитель поверочной лаборатории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      23. По результатам экспертной поверки, проводимой по письменному обращению государственных органов, физических или юридических лиц при возникновении спорных вопросов по метрологическим характеристикам, об исправности средств измерений и пригодности средств измерений к эксплуатации и правильности эксплуатации средств измерений, составляют заключение в трех экземплярах, которое утверждает руководитель поверочной лаборатории.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Признание результатов поверки средств измерений, проведенной в государстве-члене Евразийского экономического союза, осуществляется в соответствии с Правилами взаимного признания результатов работ по обеспечению единства измерений, утвержденными решением Совета Евразийской экономической комиссии от 18 октября 2016 года № 145.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Признание поверки средств измерений, проведенной в государстве-члене "Соглашения о взаимном признании результатов испытаний с целью утверждения типа, метрологической аттестации, поверки и калибровки средств измерений", утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 декабря 2015 года № 1116.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Признание первичной поверки средств измерений, проводимой лабораториями или иными подразделениями зарубежных фирм, выполняющими поверку (калибровку) средств измерений осуществляется в соответствии с СТ РК 2.40 "Государственная система обеспечения единства измерений Республики Казахстан. Порядок признания результатов первичной поверки (калибровки) средств измерений, проводимой зарубежными метрологическими организациями".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      26. Признание первичной поверки средств измерений, проводимой лабораториями или иными подразделениями зарубежных фирм, выполняющими поверку (калибровку) средств измерений осуществляется в соответствии с СТ РК 2.40 "Государственная система обеспечения единства измерений Республики Казахстан. Порядок признания результатов первичной поверки (калибровки) средств измерений, проводимой зарубежными метрологическими организациями".</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления ошибок (опечаток) в сертификате о поверке средств измерений, допускается его замена с указанием номера и даты выдачи заменяемого сертификата о поверке средств измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      В случае выявления ошибок (опечаток) в сертификате о поверке средств измерений, допускается его замена с указанием номера и даты выдачи заменяемого сертификата о поверке средств измерений.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок установления периодичности поверки средств измерений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок установления периодичности поверки средств измерений</w:t>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Периодичность поверки средств измерений (первичное значение) устанавливается при проведении испытаний для целей утверждения типа или метрологической аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. При определении периодичности поверки для группы однотипных средств измерений назначается единый интервал между поверками (межповерочный интервал) для всех средств измерений данной группы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Единый межповерочный интервал устанавливается в соответствии с СТ РК 2.44 "Государственная система обеспечения единства измерений Республики Казахстан. Определение межповерочных интервалов рабочих средств измерений" (далее – СТ РК 2.44).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      29. Единый межповерочный интервал устанавливается в соответствии с СТ РК 2.44 "Государственная система обеспечения единства измерений Республики Казахстан. Определение межповерочных интервалов рабочих средств измерений" (далее – СТ РК 2.44).</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При назначении периодичности поверки применяются критерии двух видов – нормируемые показатели метрологической надежности (нестабильности) средства измерений и экономический критерий оптимальности периодичности поверки, обеспечивающий максимальный экономический эффект эксплуатации средства измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      30. При назначении периодичности поверки применяются критерии двух видов – нормируемые показатели метрологической надежности (нестабильности) средства измерений и экономический критерий оптимальности периодичности поверки, обеспечивающий максимальный экономический эффект эксплуатации средства измерений.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критерии для определения периодичности поверки приведены в СТ РК 2.44.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...15 lines deleted...]
-      Критерии для определения периодичности поверки приведены в СТ РК 2.44.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При эксплуатации средств измерений допускается внесение изменений периодичности поверки, которая может корректироваться уполномоченным органом на основе предложений ГНМЦ, заинтересованных физических или юридических лиц с учетом результатов поверки средств измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
-[...15 lines deleted...]
-      31. При эксплуатации средств измерений допускается внесение изменений периодичности поверки, которая может корректироваться уполномоченным органом на основе предложений ГНМЦ, заинтересованных физических или юридических лиц с учетом результатов поверки средств измерений.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Значение периодичности поверки устанавливают в календарном времени для средства измерений, изменение метрологических характеристик которых обусловлено старением (не зависит от интенсивности эксплуатации средства измерений), и в значениях наработки для средства измерений, изменение метрологических характеристик которых является следствием износа элементов средств измерений (зависящего от интенсивности эксплуатации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
-[...15 lines deleted...]
-      32. Значение периодичности поверки устанавливают в календарном времени для средства измерений, изменение метрологических характеристик которых обусловлено старением (не зависит от интенсивности эксплуатации средства измерений), и в значениях наработки для средства измерений, изменение метрологических характеристик которых является следствием износа элементов средств измерений (зависящего от интенсивности эксплуатации).</w:t>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Значения периодичности поверки устанавливаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...15 lines deleted...]
-      Значения периодичности поверки устанавливаются:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 года в месяцах (эксплуатации или наработки) из ряда: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...15 lines deleted...]
-      до 1 года в месяцах (эксплуатации или наработки) из ряда: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 12 месяцев в годах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      свыше 12 месяцев в годах.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Назначение периодичности поверки осуществляется на основании моделирования зависимости показателей точности или метрологической надежности средств измерений от времени (наработки), прошедшего с момента последней поверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...15 lines deleted...]
-      33. Назначение периодичности поверки осуществляется на основании моделирования зависимости показателей точности или метрологической надежности средств измерений от времени (наработки), прошедшего с момента последней поверки.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При моделировании изменения метрологических характеристик средств измерений поверочные лаборатории руководствуются положениями СТ РК 2.44.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2494,68 +2859,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на поверку средств измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1 в соответствии с приказом Министра торговли и интеграции РК от 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4181,62 +4546,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Форма - в редакции приказа и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Форма - в редакции приказа и.о. Министра торговли и интеграции РК от 08.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 371-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4926,55 +5377,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5300,31 +5751,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>