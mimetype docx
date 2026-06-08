--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da9b9d1" w14:textId="da9b9d1">
+    <w:p w14:paraId="ae6d467" w14:textId="ae6d467">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,104 +133,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-        <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
+        <w:t>      Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 5 октября 2018 года "О стандартизации", ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О стандартизации", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -379,150 +466,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 11 апреля 2019 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -724,940 +834,1190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила формирования, ведения и сопровождения единого государственного фонда нормативных технических документов, а также распространения копий нормативных технических документов, официальных изданий (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 5 октября 2018 года "О стандартизации".</w:t>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О стандартизации".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальный орган по стандартизации осуществляет формирование, ведение, сопровождение единого государственного фонда нормативных технических документов (далее – Единый фонд) и распространение копий нормативных технических документов, официальных изданий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Единый фонд является общедоступным государственным информационным ресурсом, содержащий нормативные технические документы, документы по стандартизации (за исключением военных национальных стандартов и стандартов организаций), а также сведения о них, за исключением сведений, составляющих государственные секреты и иную охраняемую законом тайну, формируемые в порядке, установленном законодательством Республики Казахстан в сфере стандартизации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Целью создания Единого фонда является систематизация нормативных технических документов и документов по стандартизации для обеспечения пользователей полной, достоверной и своевременной информацией.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      4. Целью создания Единого фонда является систематизация нормативных технических документов и документов по стандартизации для обеспечения пользователей полной, достоверной и своевременной информацией.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Единый фонд осуществляет взаимодействие с другими фондами, организациями иностранных государств, международными организациями в сфере стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      5. Единый фонд осуществляет взаимодействие с другими фондами, организациями иностранных государств, международными организациями в сфере стандартизации.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Формирование и ведение Единого государственного фонда нормативных технических документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Формирование и ведение Единого фонда включает в себя следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комплектование и хранение нормативных технических документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комплектование, хранение и актуализацию документов по стандартизации (за исключением военных национальных стандартов и стандартов организаций).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В состав Единого фонда входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нормативные технические документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...103 lines deleted...]
-      1) нормативные технические документы:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технические</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регламенты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные нормативные документы, устанавливающие технические и технологические нормы, утвержденные государственными органами и их подведомственными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документы по стандартизации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      международные стандарты, классификаторы технико-экономической информации международных организаций по стандартизации (далее – международные документы по стандартизации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      региональные стандарты, классификаторы технико-экономической информации, правила и рекомендации по стандартизации региональных организаций по стандартизации (далее – региональные документы по стандартизации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      технические</w:t>
-[...138 lines deleted...]
-      региональные стандарты, классификаторы технико-экономической информации, правила и рекомендации по стандартизации региональных организаций по стандартизации (далее – региональные документы по стандартизации);</w:t>
+      национальные стандарты и национальные классификаторы технико-экономической информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рекомендации по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...51 lines deleted...]
-      рекомендации по стандартизации;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стандарты, классификаторы технико-экономической информации, правила, нормы и рекомендации по стандартизации иностранных государств (далее – документы по стандартизации иностранных государств).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Государственные органы, их подведомственные организации, представляют один экземпляр утвержденного ими нормативного технического документа, а также сведения о принятии, внесении изменений, отмене каждого нормативного технического документа, с приложением справки о принятии, внесении изменений, отмене нормативного технического документа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в Национальный орган по стандартизации в течение 30 календарных дней после их утверждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Государственные органы, их подведомственные организации при передаче в Национальный орган по стандартизации нормативных технических документов составляют акт приема-передачи нормативных технических документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Национальный орган по стандартизации с момента получения нормативных технических документов, в течение 10 рабочих дней размещает тексты нормативных технических документов на интернет-ресурсе Единого фонда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      10. Национальный орган по стандартизации с момента получения нормативных технических документов, в течение 10 рабочих дней размещает тексты нормативных технических документов на интернет-ресурсе Единого фонда.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Национальный орган по стандартизации запрашивает у государственного органа или его подведомственной организации нормативный технический документ, при затруднении чтения текста нормативного технического документа, рисунков и таблицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      11. Национальный орган по стандартизации запрашивает у государственного органа или его подведомственной организации нормативный технический документ, при затруднении чтения текста нормативного технического документа, рисунков и таблицы.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Формирование, хранение, актуализация и передача в Единый фонд дел национальных, межгосударственных стандартов и национальных классификаторов технико-экономической информации осуществляется в соответствии с СТ РК 1.22 "Дело стандарта. Порядок формирования, хранения, актуализации и сдачи в архив".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      12. Формирование, хранение, актуализация и передача в Единый фонд дел национальных, межгосударственных стандартов и национальных классификаторов технико-экономической информации осуществляется в соответствии с СТ РК 1.22 "Дело стандарта. Порядок формирования, хранения, актуализации и сдачи в архив".</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Информация о наличии и сроках действия документов по стандартизации, о внесенных изменениях, замене и отмене документов по стандартизации, о разработчиках документов по стандартизации и об их утверждении, справочно-библиографическая информация о документах по стандартизации публикуется в официальном печатном издании Национального органа по стандартизации и на интернет-ресурсе Единого фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      13. Информация о наличии и сроках действия документов по стандартизации, о внесенных изменениях, замене и отмене документов по стандартизации, о разработчиках документов по стандартизации и об их утверждении, справочно-библиографическая информация о документах по стандартизации публикуется в официальном печатном издании Национального органа по стандартизации и на интернет-ресурсе Единого фонда.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Сопровождение Единого государственного фонда нормативных технических документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сопровождение Единого фонда осуществляется путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представления копий нормативных технических документов, а также сведений о них, содержащихся в едином государственном фонде нормативных технических документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сопровождения и расширения информационных систем единого государственного фонда нормативных технических документов, системы каталогизации документов по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Сопровождение Единого государственного фонда нормативных технических документов</w:t>
-[...39 lines deleted...]
-      1) представления копий нормативных технических документов, а также сведений о них, содержащихся в едином государственном фонде нормативных технических документов;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Распространение копий нормативных технических документов, официальных изданий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      2) сопровождения и расширения информационных систем единого государственного фонда нормативных технических документов, системы каталогизации документов по стандартизации.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Национальный орган по стандартизации опубликовывает ссылки на официальные публикации нормативных технических документов, утвержденных нормативным правовым актом, в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Распространение копий нормативных технических документов, официальных изданий</w:t>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Распространение копий нормативных технических документов, утвержденых ненормативным правовым актом, осуществляется через Единый фонд в электронном виде, на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      15. Национальный орган по стандартизации опубликовывает ссылки на официальные публикации нормативных технических документов, утвержденных нормативным правовым актом, в электронном виде.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Распространение официальных изданий документов по стандартизации (за исключением военных национальных стандартов и стандартов организаций) осуществляется через Единый фонд.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      16. Распространение копий нормативных технических документов, утвержденых ненормативным правовым актом, осуществляется через Единый фонд в электронном виде, на безвозмездной основе.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Распространение документов по стандартизации и их копий осуществляется при условии соблюдения авторских</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      17. Распространение официальных изданий документов по стандартизации (за исключением военных национальных стандартов и стандартов организаций) осуществляется через Единый фонд.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. На безвозмездной основе распространяются официальные издания национальных стандартов, за исключением военных национальных стандартов, межгосударственных стандартов, принятых на территории Республики Казахстан в качестве национальных стандартов, и национальных стандартов, принятых на основе международных, региональных стандартов и стандартов иностранных государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Физические и юридические лица направляют заявку в Национальный орган по стандартизации на предоставление документов по стандартизации и нормативных технических документов, а также информации о них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      19. На безвозмездной основе распространяются официальные издания национальных стандартов, за исключением военных национальных стандартов, межгосударственных стандартов, принятых на территории Республики Казахстан в качестве национальных стандартов, и национальных стандартов, принятых на основе международных, региональных стандартов и стандартов иностранных государств.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заявка содержит информацию, позволяющую однозначно определить состав требуемых сведений запрашиваемого документа (наименование и обозначение документа, необходимое количество экземпляров, контактные данные).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      20. Физические и юридические лица направляют заявку в Национальный орган по стандартизации на предоставление документов по стандартизации и нормативных технических документов, а также информации о них.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Документы по стандартизации и информация о них предоставляются на бумажном носителе или в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1853,899 +2213,799 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о принятии, внесении изменений, отмене нормативного технического документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="867"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="7202"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обозначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата введения в действие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7202" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="49"/>
+          <w:bookmarkStart w:name="z60" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные о разработчике</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Наименование организации, адрес, контактный телефон, электронная почта)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7202" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7202" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2497" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7202" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2945,597 +3205,602 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема-передачи нормативных технических документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган/подведомственная организация _____ в лице ____ и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национальный орган по стандартизации _____ в лице ______ осуществили прием-передачу</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>следующих нормативных технических документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2515"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1479"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание (электронная/бумажная версия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передал_____________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (представитель</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       государственного органа/</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       подведомственной организации)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Принял______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (представитель Национального</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       органа по стандартизации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3861,31 +4126,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>