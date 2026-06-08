--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="679db7a" w14:textId="679db7a">
+    <w:p w14:paraId="b409f77" w14:textId="b409f77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -166,131 +166,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с подпунктом 13) статьи 9 Закона Республики Казахстан "</w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">" </w:t>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О стандартизации", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра торговли и интеграции РК от 15.11.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 380-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1287,1684 +1287,1966 @@
         <w:t>
       10. Секретариат назначается от базовой организации из числа членов ТК с целью координации деятельности ТК, ведения переписки, подготовки и оформления документов. Функции председателя ТК и его заместителя определены в СТ РК 1.15 "Технические комитеты по стандартизации. Порядок создания и функционирования" (далее - основополагающий национальный стандарт).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Секретариат ведет переписку на бланке базовой организации или на бланке ТК с реквизитами базовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Деятельность ТК осуществляется через информационную систему "Электронные технические комитеты" (далее – информационная система) размещенную на официальном сайте НОС или путем письменной переписки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок работы ТК через информационную систему устанавливаются основополагающим национальным стандартом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      Порядок работы ТК через информационную систему устанавливаются основополагающим национальным стандартом.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок создания технического комитета по стандартизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ТК создается при условии отсутствия дублирования объектов стандартизации с действующими ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Заявка на создание ТК направляется в НОС заинтересованным субъектом национальной системы стандартизации в произвольной форме с указанием обоснования о необходимости и целесообразности создания ТК, а также полным и сокращенным наименованием юридического лица, на базе которого предлагается создание ТК с подробной информацией о его деятельности и возможностях для создания условий работы ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень объектов стандартизации, закрепляемых за ТК или область деятельности ТК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план работы ТК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечень организаций - членов ТК с официальным (письменным) согласием на участие в работе ТК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия учредительного документа (нотариально заверенная в случае непредставления оригинала для сверки) организации, на базе которой создается ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. С момента получения заявки от заинтересованных субъектов национальной системы стандартизации, НОС в течение 10 рабочих дней рассматривает заявку на предмет отсутствия ТК в указанной области и достоверности представленной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра торговли и интеграции РК от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По итогам рассмотрения заявки НОС принимает решение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о создании ТК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о возврате заявки на доработку в организацию-заявитель с указанием обоснованных замечаний и сроков на их устранение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) об отклонении заявки с мотивированным обоснованием причин отклонения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. НОС присваивает ТК идентификационный (порядковый) номер и наименование. Обозначение технического комитета включает буквы "ТК" и идентификационный номер (например: ТК 156).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сведения о ТК вносятся в реестр национальной системы стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В течение двух месяцев со дня создания ТК секретариат подготавливает и направляет в НОС положение и структуру ТК на согласование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Структура ТК представляется в произвольной форме со следующими приложениями документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) составом секретариата ТК, включающим председателя, заместителя председателя, ответственного секретаря ТК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведениями о составе подкомитетов (далее - ПК) при наличии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечнем ПК (при наличии) с указанием объектов стандартизации (областей деятельности) каждого ПК, его состава и адреса секретариата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В ТК допускается создание одного или нескольких ПК в определенном направлении области стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Каждому ПК присваивается собственный идентификационный (порядковый) номер и наименование. Обозначение ПК включает обозначение ТК, косую черту, буквы "ПК", номер ПК и его наименование. Краткое обозначение включает те же признаки без наименования (например; ТК 156/ПК 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Изменение структуры, состава ПК утверждается на заседаниях ТК. Секретариат ТК направляет соответствующую информацию НОС в течение 10 календарных дней после утверждения изменения структуры, состава ПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Положение и структура ТК после согласования с НОС утверждаются председателем ТК и размещаются в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Все изменения, касающиеся деятельности ТК, согласовываются с НОС в течение 30 календарных дней после заседания ТК и утверждения протокола заседания Председателем ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок создания технического комитета по стандартизации</w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок работы технического комитета по стандартизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Работа ТК направлена на повышение качественного уровня национальных стандартов для снятия технических барьеров при торговом обмене продукцией (технологиями, услугами) с зарубежными странами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТК организует и осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимают участие в разработке документов по стандартизации и разрабатывают их;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют техническое обсуждение содержания проектов национальных стандартов в соответствии с закрепленной областью деятельности с членами технического комитета по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносят предложения по формированию национального плана стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направляют запросы в государственные органы, юридическим или физическим лицам по вопросам, входящим в их компетенцию, от имени базовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвуют в научных исследованиях в сфере стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участвуют в работе технических комитетов по стандартизации международных и региональных организаций по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляют мониторинг в сфере стандартизации по закрепленным объектам стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляют иные полномочия, предусмотренные законодательством Республики Казахстан в сфере стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При разработке национальных стандартов, ТК проводит обязательное техническое обсуждение содержания проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Техническое обсуждение содержания проектов включает следующие процессы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализируется терминология, предложенная в проекте национального стандарта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяется техническая готовность к внедрению национального стандарта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализируются технические требования на предмет дублирования с действующими национальными стандартами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводится анализ на предмет соответствия законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) изучение на предмет наличия научных исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Члены ТК выражают свою позицию произвольно в рамках технического обсуждения содержания проектов на заседаниях ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Все позиции членов ТК отражаются в протоколе, который подписывается председателем и секретарем ТК. Протокол направляется в НОС и разработчику проекта национального стандарта для комплектности дела стандарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Планы работ ТК направляются в НОС до 15 декабря года, предшествующего году выполнения планируемых работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра торговли и интеграции РК от 15.11.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 380-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра торговли и интеграции РК от 01.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...319 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Отчет о деятельности ТК по итогам года представляется в НОС до 5 января года следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НОС проводит анализ деятельности ТК, по итогам которого определяется годовая рейтинговая оценка согласно Р РК 50.1.7 "Методика оценки эффективности деятельности технических комитетов по стандартизации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В случае ненадлежащего исполнения секретариатом функций, определенных в основопологающем национальном стандарте, НОС принимает решение о передаче функций секретариата другой организации, входящей в состав данного ТК, по согласованию с организациями – членами ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. При реорганизации или ликвидации базовой организации соответствующая информация направляется секретариатом в НОС в течение 30 календарных дней с момента принятия соответствующего решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Взаимодействие ТК с ТК международных организаций по стандартизации, межгосударственными ТК осуществляется через НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Для вступления ТК в ТК международных организаций по стандартизации, межгосударственных ТК заявка направляется в НОС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Для проведения работ по взаимодействию ТК с ТК международных организаций по стандартизации обязательным условием является наличие в составе специалистов со знанием иностранного языка, соответствующего официальному языку международных организаций по стандартизации для перевода проектов стандартов, поступающих из секретариата ТК международных организаций по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. ТК, вступивший в состав ТК международной организации по стандартизации, межгосударственного ТК, выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассматривает проекты документов по стандартизации и представляет предложения и замечания по ним в НОС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимает участие в разработке документов по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляет экспертов и наблюдателей для участия при разработке документов по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подготавливает соответствующее заключение на этапах голосования по проектам документов по стандартизации и направляет в НОС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает участие в заседаниях ТК международной организации по стандартизации, межгосударственного ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок работы технического комитета по стандартизации</w:t>
-[...402 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+        <w:t xml:space="preserve"> Глава 4. Порядок ликвидации технического комитета по стандартизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. ТК ликвидируется в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при невыполнении функций, указанных в настоящих Правилах и в основополагающем национальном стандарте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по инициативе ТК (с обоснованием);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при неудовлетворительной рейтинговой оценке, а также при не предоставлении отчета о деятельности ТК по итогам года в течение двух лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра торговли и интеграции РК от 01.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа Министра торговли и интеграции РК от 01.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 416-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...259 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При невыполнении функций, указанных в настоящих Правилах и в основополагающем национальном стандарте, ликвидация ТК осуществляется по решению НОС в порядке, установленном в основополагающем национальном стандарте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. По инициативе ТК, НОС принимает решение о ликвидации ТК в течение 15 календарных дней после поступления соответствующего заявления от ТК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. НОС принимает решение о ликвидации ТК в течение 30 календарных дней после определения неудовлетворительной рейтинговой оценки ТК по итогам года в течение двух лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...95 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа Министра торговли и интеграции РК от 01.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 416-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 42 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При принятии решения о ликвидации ТК соответствующая информация размещается в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>