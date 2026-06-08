--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ee97ab" w14:textId="4ee97ab">
+    <w:p w14:paraId="5d6b018" w14:textId="5d6b018">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1725,77 +1725,163 @@
         <w:t>
       9. Местные исполнительные органы районов, городов областного значения по истечении тридцати календарных дней со дня первой публикации извещения о проведении конкурса начинает прием заявок на участие в конкурсе, а в случае проведения повторного конкурса – по истечении пятнадцати календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием и регистрация заявок на участие в конкурсе осуществляются в течение пятнадцати рабочих дней со дня начала приема заявок, а в случае проведения повторного конкурса – в течение десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
-[...25 lines deleted...]
-        <w:t>Заявка на участие в конкурсе подается на бумажном носителе нарочно либо по почте или посредством веб-портала "электронного правительства" в соответствии с Законом Республики Казахстан "Об информатизации" до окончания срока представления заявок.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Заявка на участие в конкурсе подается на бумажном носителе нарочно либо по почте или посредством веб-портала "электронного правительства" в соответствии с Законом Республики Казахстан "Об информатизации" до окончания срока представления заявок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка на участие в конкурсе, поданная посредством веб-портала "электронного правительства", поступает местным исполнительным органам районов, городов областного значения посредством системы электронного документооборота. Конкурсное предложение для участия в конкурсе вносится местным исполнительным органам районов, городов областного значения нарочно в течение пятнадцати рабочих дней со дня начала приема заявок до окончания указанного срока, после чего заявка регистрируется в системе электронного документооборота.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2260,1631 +2346,1771 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Конкурсное предложение представляется участником конкурса в закрытом конверте, отпечатанное или написанное несмываемыми чернилами в прошитом виде с пронумерованными страницами, где последняя страница заверяется: подписью участника – для физических лиц (или доверенного лица) и подписью первого руководителя (или доверенного лица) и печатью (при ее наличии) – для юридических лиц, за исключением случаев его подачи посредством веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В заявке и на конкурсном предложении не должно быть никаких вставок между строчками, подтирок или приписок, за исключением тех случаев, когда участнику необходимо исправить грамматические или арифметические ошибки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
-[...15 lines deleted...]
-      14. В заявке и на конкурсном предложении не должно быть никаких вставок между строчками, подтирок или приписок, за исключением тех случаев, когда участнику необходимо исправить грамматические или арифметические ошибки.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В закрытом конверте конкурсного предложения указывается надпись "Конкурс по предоставлению права временного возмездного землепользования (аренды) для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства" и "Не вскрывать до: "___" _______ года" (указывается точная дата).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Заявка на участие в конкурсе, не соответствующая требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43-1 Земельного кодекса, подлежит отклонению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Участник может изменить или отозвать свою заявку до истечения окончательного срока представления заявок. Изменение подготавливается, запечатывается и представляется так же, как и сама заявка. Такое изменение или уведомление об отзыве является действительным, если оно получено местными исполнительными органами районов, городов областного значения до истечения окончательного срока представления заявок.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
-[...15 lines deleted...]
-      17. Участник может изменить или отозвать свою заявку до истечения окончательного срока представления заявок. Изменение подготавливается, запечатывается и представляется так же, как и сама заявка. Такое изменение или уведомление об отзыве является действительным, если оно получено местными исполнительными органами районов, городов областного значения до истечения окончательного срока представления заявок.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. На следующий день после окончания срока подачи заявок внесение изменений в нее не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
-[...15 lines deleted...]
-      18. На следующий день после окончания срока подачи заявок внесение изменений в нее не допускается.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. На следующий день, после окончания срока подачи заявок на участие в конкурсе, подводятся итоги конкурса земельной комиссией путем вскрытия поступивших закрытых конвертов (без участия участников конкурса).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседание земельной комиссии в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43 Земельного кодекса обязательно фиксируется с помощью средств аудио-, видеозаписи. Фиксирование заседания земельной комиссии средствами аудио-, видеозаписи осуществляют местные исполнительные органы районов, городов областного значения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Секретарем земельной комиссии объявляется наименование каждого участника, содержание его заявки и конкурсного предложения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
-[...15 lines deleted...]
-      20. Секретарем земельной комиссии объявляется наименование каждого участника, содержание его заявки и конкурсного предложения.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. По процедуре вскрытия конвертов с заявками секретарем земельной комиссии составляется протокол вскрытия, который подписывается председателем земельной комиссии, ее членами и секретарем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
-[...15 lines deleted...]
-      21. По процедуре вскрытия конвертов с заявками секретарем земельной комиссии составляется протокол вскрытия, который подписывается председателем земельной комиссии, ее членами и секретарем.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Земельная комиссия изучает все заявки на предмет их соответствия, полноты, наличия ошибок в расчетах, всех подписей на документах, а также проверяет правильность оформления в целом, оценивает, сопоставляет заявки путем присвоения баллов по конкурсным предложениям в соответствии с критериями обязательств, указанными в пунктах 23 и 23-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
-[...15 lines deleted...]
-      22. Земельная комиссия изучает все заявки на предмет их соответствия, полноты, наличия ошибок в расчетах, всех подписей на документах, а также проверяет правильность оформления в целом, оценивает, сопоставляет заявки путем присвоения баллов по бизнес-плану, в том числе, по прогнозному объему инвестиций, указанного в конкурсном предложении.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Баллы по конкурсным предложениям, указанным в пункте 12 настоящих Правил, присваиваются по следующим критериям обязательств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
-[...15 lines deleted...]
-      23. Баллы по конкурсным предложениям, указанным в пункте 12 настоящих Правил, присваиваются по следующим критериям обязательств:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прогнозный объем вкладываемых инвестиций на 1 гектар в первые пять лет аренды земельного участка, тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z151" w:id="45"/>
-[...15 lines deleted...]
-      1) прогнозный объем вкладываемых инвестиций на 1 гектар в первые пять лет аренды земельного участка, тысяч тенге:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на неорошаемую пашню:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z152" w:id="46"/>
-[...15 lines deleted...]
-      на неорошаемую пашню:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 50 – 1 балл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z153" w:id="47"/>
-[...15 lines deleted...]
-      до 50 – 1 балл;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 50 до 70 – 2 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z154" w:id="48"/>
-[...15 lines deleted...]
-      от 50 до 70 – 2 балла;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 70 до 90 – 3 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z155" w:id="49"/>
-[...15 lines deleted...]
-      от 70 до 90 – 3 балла;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 90 до 110 – 4 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z156" w:id="50"/>
-[...15 lines deleted...]
-      от 90 до 110 – 4 балла;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 110 – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z157" w:id="51"/>
-[...15 lines deleted...]
-      свыше 110 – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на орошаемую пашню (поливные земли):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z158" w:id="52"/>
-[...15 lines deleted...]
-      на орошаемую пашню (поливные земли):</w:t>
+    <w:bookmarkStart w:name="z159" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 200 – 1 балл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z159" w:id="53"/>
-[...15 lines deleted...]
-      до 200 – 1 балл;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 200 до 300 – 2 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z160" w:id="54"/>
-[...15 lines deleted...]
-      от 200 до 300 – 2 балла;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 300 до 400 – 3 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z161" w:id="55"/>
-[...15 lines deleted...]
-      от 300 до 400 – 3 балла;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 400 до 500 – 4 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z162" w:id="56"/>
-[...15 lines deleted...]
-      от 400 до 500 – 4 балла;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 500 – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z163" w:id="57"/>
-[...15 lines deleted...]
-      свыше 500 – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на пастбищные и сенокосные угодья:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z164" w:id="58"/>
-[...15 lines deleted...]
-      на пастбищные и сенокосные угодья:</w:t>
+    <w:bookmarkStart w:name="z165" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 5 – 1 балл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z165" w:id="59"/>
-[...15 lines deleted...]
-      до 5 – 1 балл;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 5 до 10 – 2 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z166" w:id="60"/>
-[...15 lines deleted...]
-      от 5 до 10 – 2 балла;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 10 до 20 – 3 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z167" w:id="61"/>
-[...15 lines deleted...]
-      от 10 до 20 – 3 балла;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 20 до 30 – 4 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z168" w:id="62"/>
-[...15 lines deleted...]
-      от 20 до 30 – 4 балла;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 30 – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z169" w:id="63"/>
-[...15 lines deleted...]
-      свыше 30 – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на пастбищные угодья – наличие поголовья сельскохозяйственных животных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z170" w:id="64"/>
-[...15 lines deleted...]
-      2) на пастбищные угодья – наличие поголовья сельскохозяйственных животных:</w:t>
+    <w:bookmarkStart w:name="z171" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 50 голов крупного рогатого скота, лошадей, верблюдов – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z171" w:id="65"/>
-[...15 lines deleted...]
-      менее 50 голов крупного рогатого скота, лошадей, верблюдов – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 и более голов крупного рогатого скота, лошадей, верблюдов – 10 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z172" w:id="66"/>
-[...15 lines deleted...]
-      50 и более голов крупного рогатого скота, лошадей, верблюдов – 10 баллов;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 300 голов мелкого рогатого скота – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z173" w:id="67"/>
-[...15 lines deleted...]
-      менее 300 голов мелкого рогатого скота – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300 и более голов мелкого рогатого скота – 10 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z174" w:id="68"/>
-[...15 lines deleted...]
-      300 и более голов мелкого рогатого скота – 10 баллов;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие сельскохозяйственной техники, находящейся в собственности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z175" w:id="69"/>
-[...15 lines deleted...]
-      3) наличие сельскохозяйственной техники, находящейся в собственности:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 5 единиц – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z176" w:id="70"/>
-[...15 lines deleted...]
-      менее 5 единиц – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 и более единиц – 10 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z177" w:id="71"/>
-[...15 lines deleted...]
-      5 и более единиц – 10 баллов;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие технологического оборудования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z178" w:id="72"/>
-[...15 lines deleted...]
-      4) наличие технологического оборудования:</w:t>
+    <w:bookmarkStart w:name="z179" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 единица – 1 балл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z179" w:id="73"/>
-[...15 lines deleted...]
-      1 единица – 1 балл;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 и более единиц – 3 балла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z180" w:id="74"/>
-[...15 lines deleted...]
-      2 и более единиц – 3 балла;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие квалифицированных специалистов в области сельского хозяйства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z181" w:id="75"/>
-[...15 lines deleted...]
-      5) наличие квалифицированных специалистов в области сельского хозяйства:</w:t>
+    <w:bookmarkStart w:name="z182" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 5 квалифицированных специалистов – 5 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z182" w:id="76"/>
-[...15 lines deleted...]
-      менее 5 квалифицированных специалистов – 5 баллов;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 и более квалифицированных специалистов – 10 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z183" w:id="77"/>
-[...15 lines deleted...]
-      5 и более квалифицированных специалистов – 10 баллов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра сельского хозяйства РК от 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Баллы по конкурсным предложениям, указанным в пункте 12-1 настоящих Правил, присваиваются по следующим критериям обязательств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z185" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прогнозный объем вкладываемых инвестиций на 1 гектар, тысяч тенге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z186" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 20 000 – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z187" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 20 000 до 50 000 – 10 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z188" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 50 000 до 100 000 – 15 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z189" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 100 000 – 20 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z190" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прогнозный объем выращивания объектов аквакультуры, тонн:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z191" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 50 – 3 балла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z192" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 50 до 100 – 5 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z193" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 100 до 200 – 7 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z194" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 200 до 500 – 10 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z195" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 500 – 12 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z196" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие квалифицированных специалистов в области рыбного хозяйства или аквакультуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z197" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за каждого работника, имеющего диплом об образовании по специальности в области рыбного хозяйства или аквакультуры – 3 балла, но не более 9 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z198" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие создаваемых рабочих мест:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z199" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за каждое созданное рабочее место – 1 балл, но не более 10 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра сельского хозяйства РК от 26.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 23-1 в соответствии с приказом Министра сельского хозяйства РК от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="78"/>
-[...315 lines deleted...]
-      за каждое созданное рабочее место – 1 балл, но не более 10 баллов.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2. Лицам, проживающим в данном районе, городе, селе, поселке не менее 5 лет, предоставляется преимущество в виде присвоения дополнительных 10 баллов к их конкурсным предложениям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z201" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сельскохозяйственным кооперативам предоставляется преимущество в виде присвоения дополнительных 5 баллов к их конкурсным предложениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 23-1 в соответствии с приказом Министра сельского хозяйства РК от 26.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 23-2 в соответствии с приказом Министра сельского хозяйства РК от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="94"/>
-[...35 lines deleted...]
-      Сельскохозяйственным кооперативам предоставляется преимущество в виде присвоения дополнительных 5 баллов к их конкурсным предложениям.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Участник, набравший наиболее высокий балл, признается победителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z202" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При равенстве баллов двух или более конкурсных предложений победитель конкурса определяется путем открытого голосования членами комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z203" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном случае признается победителем участник, набравший наиболее высокий балл и большинство голосов членов комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 23-2 в соответствии с приказом Министра сельского хозяйства РК от 26.08.2025 </w:t>
-[...129 lines deleted...]
-        <w:t>№ 281</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4396,55 +4622,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4770,31 +4996,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>