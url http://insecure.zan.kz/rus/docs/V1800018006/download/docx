--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44fde50" w14:textId="44fde50">
+    <w:p w14:paraId="80a9762" w14:textId="80a9762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,96 +145,179 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Настоящий приказ вводится в действие с 11.04.2019.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 5 октября 2018 года "О стандартизации", ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О стандартизации", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила разработки национального плана стандартизации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -873,1890 +956,2552 @@
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z81" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уполномоченный орган в сфере стандартизации (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z82" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z83" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правила распространяются на субъекты национальной системы стандартизации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z83" w:id="16"/>
+    <w:bookmarkStart w:name="z84" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Правила распространяются на субъекты национальной системы стандартизации.</w:t>
+      4. Национальный план стандартизации (далее – национальный план) формируется национальным органом по стандартизации (далее – национальный орган) и утверждается уполномоченным органом ежегодно с учетом стратегических целей и направлений развития национальной системы стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z84" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Национальный план стандартизации (далее – национальный план) формируется национальным органом по стандартизации (далее – национальный орган) и утверждается уполномоченным органом ежегодно с учетом стратегических целей и направлений развития национальной системы стандартизации.</w:t>
+      5. Процедуры формирования национального плана осуществляются в информационной системе технического регулирования и (или) в электронно-цифровой форме посредством сбора и анализа предложений, разработки и согласования проекта национального плана и устанавливаются в СТ РК 1.7 "Национальный план стандартизации. Порядок разработки, согласования, утверждения, внесения изменений и (или) дополнений" (далее – СТ РК 1.7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В период действия национального плана допускается внесение в него изменений и (или) дополнений по предложениям субъектов национальной системы стандартизации, направленных в информационной системе технического регулирования и (или) посредством системы электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Финансирование работ по разработке документов по стандартизации, включенных в национальный план осуществляется в соответствии со статьей 35 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z85" w:id="18"/>
+    <w:bookmarkStart w:name="z88" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Формирование проекта национального плана</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z89" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Процедуры формирования национального плана осуществляются в информационной системе технического регулирования и (или) в электронно-цифровой форме посредством сбора и анализа предложений, разработки и согласования проекта национального плана и устанавливаются в СТ РК 1.7 "Национальный план стандартизации. Порядок разработки, согласования, утверждения, внесения изменений и (или) дополнений" (далее – СТ РК 1.7).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      8. Национальный план включает сведения по разработке национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации (далее – документы по стандартизации), второго этапа межгосударственных стандартов как переходящие из национального плана предыдущего года в соответствии с основополагающими стандартами, разрабатываемых за счет бюджетных средств и иных источников финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="19"/>
+    <w:bookmarkStart w:name="z90" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В период действия национального плана допускается внесение в него изменений и (или) дополнений по предложениям субъектов национальной системы стандартизации, направленных в информационной системе технического регулирования и (или) посредством системы электронного документооборота.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      9. Информация о начале формирования национального плана размещается на интернет-ресурсах национального органа и уполномоченного органа. Национальный орган направляет уведомления о начале формирования национального плана субъектам национальной системы стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z91" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Проект национального плана формируется на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z92" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предложений государственных органов, Национальной палаты предпринимателей Республики Казахстан, аккредитованных объединений субъектов частного предпринимательства и других заинтересованных сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z93" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) планов работ технических комитетов по стандартизации (далее – технические комитеты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z94" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расширения перечней взаимосвязанных стандартов к техническим регламентам с учетом предварительного анализа действующих документов по стандартизации и потребности в разработке национальных стандартов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z95" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результатов мониторинга в сфере стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z96" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иных источников, отвечающих основным направлениям социально-экономического развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Чаасть первая пункта 11 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Субъекты национальной системы стандартизации, не позднее 1 августа года, предшествующего планируемому периоду, в информационной системе технического регулирования и (или) посредством системы электронного документооборота направляют заявки, в виде электронного документа или копии электронного документа (далее – заявки) для включения в национальный план.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке представляется пояснительная записка, оформленная в соответствии с СТ РК 1.7, с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z248" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведений о необходимости и целесообразности разработки документов по стандартизации, в том числе при действии аналогичных документов по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z249" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименований организаций, заинтересованных в разработке документа по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z250" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведений об объекте стандартизации и его характеристиках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z251" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведений об основной нормативной базе (первоисточнике);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z252" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведений о проведенных научно-исследовательских и опытно-конструкторских работ и полученных результатах (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z253" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информации об отсутствии или необходимости пересмотра либо отмены документов по стандартизации, устанавливающих требования к данному объекту стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="20"/>
-[...481 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="38"/>
+    <w:bookmarkStart w:name="z105" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Предложения технических комитетов по разработке стандартов оформляются в виде заявки, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил с учетом планов работ технических комитетов в части разработки документов по стандартизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z106" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z106" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Предложения для включения в проект национального плана вносятся на основе анализа взаимосвязанных стандартов к техническим регламентам, с учетом предварительного анализа действующих документов по стандартизации и потребности в разработке документов по стандартизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z107" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Предложения для включения в проект национального плана по результатам мониторинга в сфере стандартизации, проводимого государственными органами и техническими комитетами, оформляются в виде заявки, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z108" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Предложения для включения в проект национального плана вносятся на основе иных источников, отвечающих основным направлениям социально-экономического развития Республики Казахстан (анализ обеспеченности принятых государственных и отраслевых программ, технических регламентов, государственных и квазигосударственных закупок и нормативных правовых актов национальными и межгосударственными стандартами, а также возможности установления дополнительных норм, ориентированных на отечественных производителей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z109" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Предложения в проект национального плана вытекают из основных направлений социально-экономического развития Республики Казахстан, также учитывают результаты научных исследований и требования, установленные нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z110" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Национальный орган проводит анализ поступивших заявок в соответствии с СТ РК 1.7 и формирует проект национального плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Разработка, согласование и утверждение национального плана</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z108" w:id="41"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Проект национального плана разрабатывается национальным органом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z255" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект национального плана включает следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z256" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) код по межгосударственному классификатору стандартов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z257" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование проекта документа по стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z258" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основание разработки;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z255" w:id="46"/>
+    <w:bookmarkStart w:name="z259" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Проект национального плана включает следующую информацию:</w:t>
+      4) основная нормативная база;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z256" w:id="47"/>
+    <w:bookmarkStart w:name="z260" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) код по межгосударственному классификатору стандартов;</w:t>
+      5) сроки выполнения работ (начало разработки и представление окончательной редакции проекта в уполномоченный орган на утверждение);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z257" w:id="48"/>
+    <w:bookmarkStart w:name="z261" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наименование проекта документа по стандартизации;</w:t>
+      6) источник финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z258" w:id="49"/>
+    <w:bookmarkStart w:name="z262" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) основание разработки;</w:t>
+      7) наименование и бизнес-идентификационный номер организации, предоставившую заявку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z259" w:id="50"/>
+    <w:bookmarkStart w:name="z263" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) основная нормативная база;</w:t>
+      8) наименования организаций, заинтересованных в разработке документа по стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z260" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сроки выполнения работ (начало разработки и представление окончательной редакции проекта в уполномоченный орган на утверждение);</w:t>
+      19. Проект национального плана не позднее 1 августа года, предшествующего планируемому периоду, размещается в информационной системе технического регулирования или на интернет - ресурсе национального органа на шестьдесят календарных дней для рассмотрения всеми заинтересованными субъектами национальной системы стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Национальный орган информирует субъекты национальной системы стандартизации о размещении проекта национального плана в информационной системе технического регулирования и (или) посредством системы электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. После предоставления замечаний и предложений субъектами национальной системы стандартизации, национальный орган формирует и размещает сводку отзывов на интернет-ресурсе национального органа. Национальный орган проводит публичные обсуждения проекта национального плана и сводки отзывов к нему в течение 60 календарных дней, указанных в пункте 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z261" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) источник финансирования;</w:t>
+      22. По итогам публичного обсуждения национальный орган проводит окончательное рассмотрение проекта национального плана с участием представителей государственных органов и заинтересованных субъектов национальной системы стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z262" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) наименование и бизнес-идентификационный номер организации, предоставившую заявку;</w:t>
+      23. Национальный орган, не позднее 20 ноября года, предшествующего планируемому периоду, в информационной системе технического регулирования или посредством системы электронного документооборота направляет в уполномоченный орган окончательную редакцию проекта национального плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. К проекту национального плана прилагаются пояснительная записка и рекомендованные предложения-заявки в национальный план, поступившие от субъектов национальной системы стандартизации. Пояснительная записка включает в себя информацию о количестве поступивших предложений, в том числе рекомендованных и отклоненных предложений с указанием причин отклонения, видах запланированных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z263" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) наименования организаций, заинтересованных в разработке документа по стандартизации.</w:t>
+      25. Национальный план утверждается приказом уполномоченного органа не позднее 1 января года, планируемого года и публикуется в информационной системе технического регулирования или на интернет - ресурсе национального органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок внесения изменений и (или) дополнений в национальный план</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="55"/>
+    <w:bookmarkStart w:name="z132" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Проект национального плана не позднее 1 августа года, предшествующего планируемому периоду, размещается в информационной системе технического регулирования или на интернет - ресурсе национального органа на шестьдесят календарных дней для рассмотрения всеми заинтересованными субъектами национальной системы стандартизации.</w:t>
+      26. Изменения и (или) дополнения в национальный план формируются национальным органом в соответствии с СТ РК 1.7 на основании предложений субъектов национальной системы стандартизации с указанием необходимости и целесообразности внесения изменений и (или) дополнений и утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...590 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изменения в национальный план вносятся в части наименования документов по стандартизации, основания для разработки и основной нормативной базы, а также сведений по исключению документов по стандартизации из национального плана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2985,68 +3730,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма плана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="64"/>
+    <w:bookmarkStart w:name="z264" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Национальный план стандартизации на 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение - в редакции приказа Министра торговли и интеграции РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6003,242 +6748,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 декабря 2018 года № 862</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и новых технологий Республики Казахстан от 23 апреля 2010 года № 41 "Об утверждении Правил разработки планов государственной стандартизации" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 6277, опубликованный 28 августа 2010 года в газете "Казахстанская правда" от 4 сентября 2010 года № 233 (26294)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра индустрии и новых технологий Республики Казахстан от 12 марта 2013 года № 74 "О внесении изменений в приказ и.о. Министра индустрии и новых технологий Республики Казахстан от 23 апреля 2010 года № 41 "Об утверждении Правил разработки и утверждения планов и программ работ по государственной стандартизации"" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 8403, опубликованный 26 октября 2013 года в газете "Казахстанская правда" от 26.10.2013 года № 302 (27576)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра индустрии и новых технологий Республики Казахстан от 12 декабря 2013 года № 410 "О внесении изменений в приказ и.о. Министра индустрии и новых технологий Республики Казахстан от 23 апреля 2010 года № 41 "Об утверждении Правил разработки и утверждения планов и программ работ по государственной стандартизации"" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 8974, опубликованный 20 августа 2014 года в газете "Казахстанская правда" от 20.08.2014 года № 161 (27782)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>