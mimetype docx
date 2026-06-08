--- v0 (2025-10-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afdd33d" w14:textId="afdd33d">
+    <w:p w14:paraId="36b3cc1" w14:textId="36b3cc1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,190 +121,323 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Настоящий приказ вводится в действие с 11.04.2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра торговли и интеграции РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 411-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
-      </w:r>
-[...35 lines deleted...]
-        <w:t>Настоящий приказ вводится в действие с 11 апреля 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 5 октября 2018 года "О стандартизации", ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О стандартизации", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> применения международных, региональных стандартов и стандартов иностранных государств, классификаторов технико-экономической информации международных организаций по стандартизации, классификаторов технико-экономической информации, правил и рекомендаций по стандартизации региональных организаций по стандартизации, классификаторов технико-экономической информации, правил, норм и рекомендаций по стандартизации иностранных государств.</w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила применения международных, региональных стандартов (в том числе согласования, введения в действие и отмены на территории Республики Казахстан межгосударственных стандартов) и стандартов иностранных государств, классификаторов технико-экономической информации международных организаций по стандартизации, классификаторов технико-экономической информации, правил и рекомендаций по стандартизации региональных организаций по стандартизации, классификаторов технико-экономической информации, правил, норм и рекомендаций по стандартизации иностранных государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -513,137 +646,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 11 апреля 2019 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -927,1000 +1079,1282 @@
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) межгосударственный стандарт – региональный стандарт, принятый региональной организацией по стандартизации – Межгосударственным советом по стандартизации, метрологии и сертификации Содружества Независимых Государств (далее – МГС);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прямое применение – применение субъектами национальной системы стандартизации документов по стандартизации без проведения дополнительных процедур согласования либо учета с направлением уведомления в национальный орган по стандартизации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      3) прямое применение – применение субъектами национальной системы стандартизации документов по стандартизации без проведения дополнительных процедур согласования либо учета с направлением уведомления в национальный орган по стандартизации.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектами национальной системы стандартизации являются государственные органы, а также физические и юридические лица, осуществляющие деятельность в сфере стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      Субъектами национальной системы стандартизации являются государственные органы, а также физические и юридические лица, осуществляющие деятельность в сфере стандартизации.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок применения документов по стандартизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок применения документов по стандартизации</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Применение документов по стандартизации на территории Республики Казахстан осуществляется 2 (двумя) способами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) посредством принятия в качестве национальных и межгосударственных стандартов в соответствии с Правилами разработки, согласования, экспертизы, утверждения, регистрации, учета, изменения, пересмотра, отмены и введения в действие национальных стандартов (за исключением военных национальных стандартов), национальных классификаторов технико-экономической информации и рекомендаций по стандартизации, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 26 декабря 2018 года № 918 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18075);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) посредством прямого применения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      2) посредством прямого применения.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Применение национальных стандартов в соответствии с подпунктом 1) пункта 3 настоящих Правил осуществляется методом подтверждения и методом переиздания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      4. Применение национальных стандартов в соответствии с подпунктом 1) пункта 3 настоящих Правил осуществляется методом подтверждения и методом переиздания:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при использовании метода подтверждения международному, региональному стандарту и стандарту иностранного государства придается статус национального стандарта путем опубликования приказа ведомства уполномоченного органа в сфере стандартизации на официальном интернет-ресурсе уполномоченного органа в сфере стандартизации и национального органа по стандартизации. Обозначение национального стандарта остается без изменений по отношению к международному, региональному стандарту и стандарту иностранного государства. Метод подтверждения применяется для международных, региональных стандартов и стандартов иностранных государств при отсутствии необходимости внесения в них редакционных изменений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      1) при использовании метода подтверждения международному, региональному стандарту и стандарту иностранного государства придается статус национального стандарта путем опубликования приказа ведомства уполномоченного органа в сфере стандартизации на официальном интернет-ресурсе уполномоченного органа в сфере стандартизации и национального органа по стандартизации. Обозначение национального стандарта остается без изменений по отношению к международному, региональному стандарту и стандарту иностранного государства. Метод подтверждения применяется для международных, региональных стандартов и стандартов иностранных государств при отсутствии необходимости внесения в них редакционных изменений;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при использовании метода переиздания на основе текста международного, регионального стандарта и стандарта иностранного государства разрабатывается национальный стандарт с внесением необходимых изменений в содержание и (или) структуру документа по стандартизации. Метод переиздания применяется при необходимости внесения изменений в структуру и (или) содержание первоисточника международного, регионального стандарта и стандарта иностранного государства с учетом особенностей национального применения (приведение в соответствие с законодательством Республики Казахстан, адаптация под особые географические, технологические, технические и другие условия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      2) при использовании метода переиздания на основе текста международного, регионального стандарта и стандарта иностранного государства разрабатывается национальный стандарт с внесением необходимых изменений в содержание и (или) структуру документа по стандартизации. Метод переиздания применяется при необходимости внесения изменений в структуру и (или) содержание первоисточника международного, регионального стандарта и стандарта иностранного государства с учетом особенностей национального применения (приведение в соответствие с законодательством Республики Казахстан, адаптация под особые географические, технологические, технические и другие условия).</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Применение межгосударственных стандартов в соответствии с подпунктом 1) пункта 3 настоящих Правил осуществляется в соответствии с СТ РК 1.23 "Национальная система стандартизации Республики Казахстан. Порядок проведения работ по межгосударственной стандартизации в Республике Казахстан" (далее – СТ РК 1.23).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      5. Применение межгосударственных стандартов в соответствии с подпунктом 1) пункта 3 настоящих Правил осуществляется в соответствии с СТ РК 1.23 "Национальная система стандартизации Республики Казахстан. Порядок проведения работ по межгосударственной стандартизации в Республике Казахстан" (далее – СТ РК 1.23).</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прямое применение документов по стандартизации для внутреннего использования в пределах организации осуществляется на языке оригинала первоисточника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      6. Прямое применение документов по стандартизации для внутреннего использования в пределах организации осуществляется на языке оригинала первоисточника.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Прямое применение документов по стандартизации в целях демонстрации выполнения требований этих документов третьим лицам, осуществляется на языке оригинала первоисточника с официальным переводом на казахский и (или) русский языки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      7. Прямое применение документов по стандартизации в целях демонстрации выполнения требований этих документов третьим лицам, осуществляется на языке оригинала первоисточника с официальным переводом на казахский и (или) русский языки.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субъекты национальной системы стандартизации при прямом применении документов по стандартизации проверяют документ по стандартизации на предмет соответствия требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      8. Субъекты национальной системы стандартизации при прямом применении документов по стандартизации проверяют документ по стандартизации на предмет соответствия требованиям законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия законодательству Республики Казахстан документ по стандартизации на территории Республики Казахстан не применяется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      В случае несоответствия законодательству Республики Казахстан документ по стандартизации на территории Республики Казахстан не применяется.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 8 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пользователь документа по стандартизации уведомляет о прямом применении национальный орган по стандартизации в информационной системе технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уведомление о прямом применении документов по стандартизации содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      Пользователь документа по стандартизации уведомляет о прямом применении национальный орган по стандартизации в информационной системе технического регулирования.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бизнес-идентификационный номер, наименование, адрес, телефон и адрес электронной почты организации-пользователя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      9. Уведомление о прямом применении документов по стандартизации содержит следующую информацию:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обозначение, наименование и дата принятия документа по стандартизации (на языке оригинала, казахском и русском языках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      1) бизнес-идентификационный номер, наименование, адрес, телефон и адрес электронной почты организации-пользователя;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цели применения документа по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      2) обозначение, наименование и дата принятия документа по стандартизации (на языке оригинала, казахском и русском языках);</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документ, подтверждающий право использования документа по стандартизации (при необходимости);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      3) цели применения документа по стандартизации;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информация, подтверждающая соответствие документа по стандартизации требованиям законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      4) документ, подтверждающий право использования документа по стандартизации (при необходимости);</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) фамилия, имя и отчество (при наличии) руководителя организации-пользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      5) информация, подтверждающая соответствие документа по стандартизации требованиям законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Национальный орган по стандартизации в течение 10 (десяти) рабочих дней рассматривает уведомление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      6) фамилия, имя и отчество (при наличии) руководителя организации-пользователя.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 10 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление, не соответствующее требованиям пункта 9 главы 2 настоящих Правил, отклоняется в информационной системе технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для применения документов по стандартизации и (или) их официальных переводов осуществляется их приобретение у держателей подлинников либо организаций, имеющих официальное разрешение от держателей подлинников на распространение (реализацию) и (или) осуществление переводов документов по стандартизации на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      10. Национальный орган по стандартизации в течение 10 (десяти) рабочих дней рассматривает уведомление.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок согласования, введения в действие и отмены межгосударственных стандартов на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      Уведомление, не соответствующее требованиям пункта 9 главы 2 настоящих Правил, отклоняется в информационной системе технического регулирования.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Межгосударственные стандарты (изменения к межгосударственным стандартам) проходят процедуру согласования с заинтересованными субъектами национальной системы стандартизации, по итогам которой формируется и выражается позиция страны посредством голосования на интернет-ресурсе МГС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      11. Для применения документов по стандартизации и (или) их официальных переводов осуществляется их приобретение у держателей подлинников либо организаций, имеющих официальное разрешение от держателей подлинников на распространение (реализацию) и (или) осуществление переводов документов по стандартизации на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Процедуру согласования проводит национальный орган по стандартизации в соответствии с СТ РК 1.23.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок согласования, введения в действие и отмены межгосударственных стандартов на территории Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Национальный орган по стандартизации публикует проекты межгосударственных стандартов, полученные в установленном МГС порядке, на интернет-ресурсе национального органа по стандартизации для согласования с заинтересованными субъектами национальной системы стандартизации, и направляет уведомление о публикации в течение 7 (семи) рабочих дней в государственные органы в соответствии с компетенцией в сфере стандартизации и технические комитеты по стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      12. Межгосударственные стандарты (изменения к межгосударственным стандартам) проходят процедуру согласования с заинтересованными субъектами национальной системы стандартизации, по итогам которой формируется и выражается позиция страны посредством голосования на интернет-ресурсе МГС.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. С момента получения уведомления в течение 30 (тридцати) календарных дней государственные органы в соответствии с компетенцией в сфере стандартизации и технические комитеты по стандартизации представляют замечания и (или) предложения по проектам межгосударственных стандартов (при наличии). По итогам полученных замечаний и предложений (при наличии) по проектам межгосударственных стандартов национальный орган по стандартизации в течение 5 (пяти) рабочих дней выражает позицию "за" или "против" на интернет-ресурсе МГС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      13. Процедуру согласования проводит национальный орган по стандартизации в соответствии с СТ РК 1.23.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия согласования государственными органами в соответствии с компетенцией в сфере стандартизации и техническими комитетами по стандартизации проектов межгосударственных стандартов в течение 30 (тридцати) календарных дней со дня опубликования на интернет-ресурсе национального органа по стандартизации, национальный орган по стандартизации выражает позицию "воздержаться" на интернет-ресурсе МГС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      14. Национальный орган по стандартизации публикует проекты межгосударственных стандартов, полученные в установленном МГС порядке, на интернет-ресурсе национального органа по стандартизации для согласования с заинтересованными субъектами национальной системы стандартизации, и направляет уведомление о публикации в течение 7 (семи) рабочих дней в государственные органы в соответствии с компетенцией в сфере стандартизации и технические комитеты по стандартизации.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае, если Республикой Казахстан ранее была выражена позиция "против" или "воздержаться", то национальный орган по стандартизации по инициативе субъектов национальной системы стандартизации в дальнейшем присоединяется к принятому межгосударственному стандарту, направив в МГС бюллетень голосования с положительным решением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      15. С момента получения уведомления в течение 30 (тридцати) календарных дней государственные органы в соответствии с компетенцией в сфере стандартизации и технические комитеты по стандартизации представляют замечания и (или) предложения по проектам межгосударственных стандартов (при наличии). По итогам полученных замечаний и предложений (при наличии) по проектам межгосударственных стандартов национальный орган по стандартизации в течение 5 (пяти) рабочих дней выражает позицию "за" или "против" на интернет-ресурсе МГС.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Национальный орган по стандартизации проводит процедуру присоединения к межгосударственным стандартам, включенным в Перечень международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Евразийского экономического союза и в Перечень международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Евразийского экономического союза и осуществления оценки соответствия объектов технического регулирования с момента утверждения указанных перечней в порядке, установленном Евразийским экономическим союзом, без повторного согласования с субъектами национальной системы стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      В случае отсутствия согласования государственными органами в соответствии с компетенцией в сфере стандартизации и техническими комитетами по стандартизации проектов межгосударственных стандартов в течение 30 (тридцати) календарных дней со дня опубликования на интернет-ресурсе национального органа по стандартизации, национальный орган по стандартизации выражает позицию "воздержаться" на интернет-ресурсе МГС.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. По межгосударственным стандартам, затрагивающим вопросы безопасности объектов стандартизации, решение о голосовании принимается по итогам обязательного согласования с государственными органами в соответствии с компетенцией в сфере стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      16. В случае, если Республикой Казахстан ранее была выражена позиция "против" или "воздержаться", то национальный орган по стандартизации по инициативе субъектов национальной системы стандартизации в дальнейшем присоединяется к принятому межгосударственному стандарту, направив в МГС бюллетень голосования с положительным решением.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По межгосударственным стандартам, не затрагивающим вопросы безопасности объектов стандартизации, решение о голосовании принимается на основании позиции заинтересованных субъектов национальной системы стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      17. Национальный орган по стандартизации проводит процедуру присоединения к межгосударственным стандартам, включенным в Перечень международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Евразийского экономического союза и в Перечень международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Евразийского экономического союза и осуществления оценки соответствия объектов технического регулирования с момента утверждения указанных перечней в порядке, установленном Евразийским экономическим союзом, без повторного согласования с субъектами национальной системы стандартизации.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Межгосударственные стандарты, принятые МГС, вводятся в действие на территории Республики Казахстан приказом ведомства уполномоченного органа в сфере стандартизации в качестве национальных стандартов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      18. По межгосударственным стандартам, затрагивающим вопросы безопасности объектов стандартизации, решение о голосовании принимается по итогам обязательного согласования с государственными органами в соответствии с компетенцией в сфере стандартизации.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Межгосударственные стандарты являются обязательными для применения, если имеются указания об этом в законодательстве Республики Казахстан согласно пункту 1 статьи 26 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      19. По межгосударственным стандартам, не затрагивающим вопросы безопасности объектов стандартизации, решение о голосовании принимается на основании позиции заинтересованных субъектов национальной системы стандартизации.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Информация о принятых межгосударственных стандартах размещается в очередном номере ежемесячного информационного указателя и публикуется на интернет-ресурсе национального органа по стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      20. Межгосударственные стандарты, принятые МГС, вводятся в действие на территории Республики Казахстан приказом ведомства уполномоченного органа в сфере стандартизации в качестве национальных стандартов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Межгосударственные стандарты перед введением в действие в течение 30 (тридцати) календарных дней с момента получения от МГС изданной версии межгосударственного стандарта, согласовываются посредством переписки с заинтересованными субъектами национальной системы стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      Межгосударственные стандарты являются обязательными для применения, если имеются указания об этом в законодательстве Республики Казахстан согласно пункту 1 статьи 26 Закона.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По межгосударственным стандартам, затрагивающим вопросы безопасности объектов стандартизации, решение о введении в действие принимается по итогам обязательного согласования с государственными органами в соответствии с компетенцией в сфере стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      21. Информация о принятых межгосударственных стандартах размещается в очередном номере ежемесячного информационного указателя и публикуется на интернет-ресурсе национального органа по стандартизации.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. По межгосударственным стандартам, не затрагивающим вопросы безопасности объектов стандартизации, решение о введении в действие принимается на основании позиции заинтересованных субъектов национальной системы стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      22. Межгосударственные стандарты перед введением в действие в течение 30 (тридцати) календарных дней с момента получения от МГС изданной версии межгосударственного стандарта, согласовываются посредством переписки с заинтересованными субъектами национальной системы стандартизации.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При отсутствии позиции заинтересованных субъектов национальной системы стандартизации, ведомство уполномоченного органа в сфере стандартизации устанавливает дату введения в действие по истечении 6 (шести) месяцев с даты регистрации в МГС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      23. По межгосударственным стандартам, затрагивающим вопросы безопасности объектов стандартизации, решение о введении в действие принимается по итогам обязательного согласования с государственными органами в соответствии с компетенцией в сфере стандартизации.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Отмена межгосударственного стандарта на территории Республики Казахстан осуществляется ведомством уполномоченного органа в сфере стандартизации на основании предложений субъектов национальной системы стандартизации согласно СТ РК 1.23.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2246,31 +2680,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>