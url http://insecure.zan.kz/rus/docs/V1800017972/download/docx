--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57118b5" w14:textId="57118b5">
+    <w:p w14:paraId="175c424" w14:textId="175c424">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -368,5132 +368,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие после дня его первого официального опубликования, за исключением пунктов 2, 4, 5, 6, 7 и 8 Перечня, которые вводятся в действие с 1 января 2019 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Национального Банка </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Д. Акишев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:tbl>
-[...188 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...219 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">       Комитет по статистике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...358 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">       Министерства национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...98 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">       Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">       _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3868 lines deleted...]
-        <w:t xml:space="preserve"> пункта 4 исключить.</w:t>
+        <w:t xml:space="preserve">       "___" _________ 2018 года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5529,226 +707,4406 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных</w:t>
-[...64 lines deleted...]
-              <w:t>правовых актов Республики Казахстан</w:t>
+              <w:t>к постановлению Правления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по вопросам регулирования финансового рынка,</w:t>
+              <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в которые вносятся изменения и дополнение</w:t>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 октября 2018 года № 246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="110"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка</w:t>
+        <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на участие в конкурсе по выбору банка-агента</w:t>
+        <w:t>нормативных правовых актов Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по вопросам регулирования финансового рынка,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в которые вносятся изменения и дополнение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 15 ноября 1999 года № 396 "Об утверждении Правил учета векселей банками второго уровня Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 1015) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учета векселей банками второго уровня Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в преамбулу внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Форфейтинг - прием (покупка) векселя банком по индоссаменту с выплатой вексельной суммы без права регресса на клиента (своего индоссанта). Банк вправе проводить форфейтинговые операции при наличии лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) на проведение форфейтинговых операций. При осуществлении форфейтинга банк также вправе удержать из вексельной суммы дисконт.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в подпункт 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесены изменения на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "47. Банк вправе осуществлять следующие операции с векселями, принятыми к учету и находящимися в его портфеле: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) при наступлении срока платежа получить платеж по векселю; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) индоссировать вексель."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "51. Учетные конторы (банки), имеющие лицензию Национального Банка Республики Казахстан на проведение валютных операций, могут использовать погашения задолженности перед ним.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 утратило силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 марта 2010 года № 41 "Об утверждении Правил расчета значений пруденциальных нормативов для организатора торгов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6207) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил и методик расчета значений пруденциальных нормативов для организатора торгов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Утвердить прилагаемые Правила и методики расчета значений пруденциальных нормативов для организатора торгов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета значений пруденциальных нормативов для организатора торгов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила и методики расчета значений пруденциальных нормативов для организатора торгов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила и методики расчета значений пруденциальных нормативов для организатора торгов разработаны в соответствии с законами Республики Казахстан от 2 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О рынке ценных бумаг"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 4 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и устанавливают порядок и методики расчета значений пруденциальных нормативов для организатора торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На организатора торгов, не менее двадцати пяти процентов от общего количества голосующих акций которого принадлежат Национальному Банку Республики Казахстан, настоящие Правила распространяются в части требований, установленных пунктом 3.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2. Пруденциальный норматив "Минимальный размер капитала";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Методика расчета пруденциального норматива "Достаточность собственного капитала";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый подпункта 2) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) Кр - кредитный риск, рассчитываемый как сумма активов, условных и возможных обязательств, производных финансовых инструментов, взвешенных по степени кредитного риска в соответствии с Таблицей активов организатора торгов, взвешенных по степени кредитного риска вложений, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – приложение 1) к настоящим Правилам, Таблицей условных и возможных обязательств организатора торгов, взвешенных по степени кредитного риска, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – приложение 2) к настоящим Правилам, Расшифровкой производных финансовых инструментов, взвешенных с учетом кредитного риска, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – приложение 3) к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок главы 4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 4. Методика расчета пруденциального норматива "Текущая ликвидность";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Коэффициент текущей ликвидности организатора торгов - К2 составляет не менее 0,015.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организатор торгов производит расчеты значения коэффициента К2 ежемесячно по состоянию на конец последнего рабочего дня отчетного месяца в соответствии с Расшифровкой коэффициента текущей ликвидности К2 по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – приложение 4) к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "11. Расчеты значения коэффициента К1 в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениями 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, коэффициента К2 в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также Отчет о выполнении пруденциальных нормативов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - приложение 5) к настоящим Правилам предоставляются организатором торгов в уполномоченный орган ежеквартально не позднее пятого рабочего дня месяца, следующего за отчетным кварталом, по следующим формам приложений к настоящим Правилам:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Расчеты значений коэффициентов К1, К2, а также отчет о выполнении пруденциальных нормативов на бумажном носителе по состоянию на отчетную дату подписываются первым руководителем организатора торгов, главным бухгалтером или лицами, уполномоченными на подписание отчета, и исполнителем и представляются в уполномоченный орган, а также хранятся у организатора торгов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Таблицу активов организатора торгов, взвешенных по степени кредитного риска вложений, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Таблицу условных и возможных обязательств организатора торгов, взвешенных по степени кредитного риска, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расшифровку производных финансовых инструментов, взвешенных с учетом кредитного риска, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расшифровку коэффициента текущей ликвидности К2 по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отчет о выполнении пруденциальных нормативов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 196</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Национального Банка РК от 31.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 312 "Об утверждении Правил управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, проведения операции по передаче активов и обязательств банка, находящегося в режиме консервации, стабилизационному банку, передачи стабилизационным банком активов и обязательств банку-приобретателю, а также виды активов и обязательств, подлежащих передаче стабилизационному банку" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14785, опубликовано 16 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z184" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z185" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, проведения операции по передаче активов и обязательств неплатежеспособного банка стабилизационному банку, передачи стабилизационным банком активов и обязательств другому банку, определяемому уполномоченным органом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Утвердить прилагаемые Правила управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, проведения операции по передаче активов и обязательств неплатежеспособного банка стабилизационному банку, передачи стабилизационным банком активов и обязательств другому банку, определяемому уполномоченным органом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z188" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, проведения операции по передаче активов и обязательств банка, находящегося в режиме консервации, стабилизационному банку, передачи стабилизационным банком активов и обязательств банку-приобретателю, а также видах активов и обязательств, подлежащих передаче стабилизационному банку, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z189" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z190" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, проведения операции по передаче активов и обязательств неплатежеспособного банка стабилизационному банку, передачи стабилизационным банком активов и обязательств другому банку, определяемому уполномоченным органом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, проведения операции по передаче активов и обязательств неплатежеспособного банка стабилизационному банку, передачи стабилизационным банком активов и обязательств другому банку, определяемому уполномоченным органом, (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее - Закон о банках) и определяют порядок управления стабилизационным банком, заключения сделок, в отношении совершения которых установлены особые условия, условия и порядок проведения операции по передаче активов и обязательств неплатежеспособного банка (далее – банк) стабилизационному банку, передачи стабилизационным банком активов и обязательств другому банку (далее – банк-приобретатель), определяемому уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z193" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Временная администрация по управлению банком (временный управляющий банком) обращается в уполномоченный орган для проведения операции по передаче активов и обязательств банка стабилизационному банку, в том числе в случае невозможности осуществления операции по одновременной передаче активов и обязательств банка в части или полном размере другому (другим) банку (банкам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z194" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Временная администрация по управлению банком (временный управляющий банком) проводит оценку активов и разрабатывает план деятельности стабилизационного банка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) исполнение обязательств с учетом требований, установленных пунктом 4 статьи 61-12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z197" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z198" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Условия и порядок осуществления операции по передаче активов и обязательств неплатежеспособного банка стабилизационному банку";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. После определения стабилизационным банком объема принимаемых активов и обязательств между стабилизационным банком и банком подписывается договор передачи активов и обязательств в двух экземплярах на казахском и русском языках с приложением передаточного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z202" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении передаточного акта на дату осуществления операции по передаче активов и обязательств банка стабилизационному банку в нем указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z203" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размер и перечень передаваемых активов банка с указанием наименования, инвентарного номера (при наличии), балансовой стоимости, номеров банковских счетов (при необходимости), на которых учтены активы банка, документов, подтверждающих право собственности банка (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z204" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость и перечень передаваемых прав требований по банковским займам с указанием фамилии, имени, отчества (при его наличии) заемщика-физического лица, наименования заемщика-юридического лица, основного долга по займам, дат заключения и номеров договоров банковских займов, срока действия договоров банковских займов, ставок вознаграждения по банковским займам, начисленных и полученных банком сумм вознаграждения по банковским займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z205" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень и размер передаваемых обязательств, в том числе по депозитам с указанием фамилии, имени, отчества (при его наличии) депозиторов-физических лиц, наименования депозиторов-юридических лиц, номеров банковских счетов, на которых учтены суммы депозитов, суммы депозита, даты заключения и номера договора банковского счета и (или) банковского вклада, срока действия договора, ставки вознаграждения по вкладу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z206" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень передаваемых баз данных (в том числе архивных хранилищ документов в бумажной форме), в которых содержится информация о клиентах, их операциях и операциях банка, первичные документы, история взаимоотношений с клиентами и иная информация, необходимая для надлежащего исполнения прав и обязательств по принимаемым активам и обязательствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z207" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Передача обязательств банка в стабилизационный банк осуществляется с соблюдением с очередности удовлетворения требований кредиторов, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 74-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о банках.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 24 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) не имеет неисполненных административных взысканий за административные правонарушения, предусмотренные частями шестой, восьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях от 5 июля 2014 года, мер надзорного реагирования (кроме рекомендательных мер надзорного реагирования) и санкций, примененных уполномоченным органом, на дату подачи заявок;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z210" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 75 "Об установлении иных факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации и страховой группы, а также утверждении Правил применения мер раннего реагирования и Методики определения факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16944, опубликовано 6 июня 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z211" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z212" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об установлении факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации и страховой группы, а также утверждении Правил одобрения плана мероприятий, предусматривающего меры раннего реагирования, и Методики определения факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Установить следующие факторы, влияющие на ухудшение финансового положения страховой (перестраховочной) организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z215" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) снижение норматива достаточности маржи платежеспособности страховой (перестраховочной) организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z216" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) снижение норматива достаточности высоколиквидных активов страховой (перестраховочной) организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z217" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) недостаток активов с учетом их классификации по качеству и ликвидности для покрытия общей суммы страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z218" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) достаточность суммы требуемого капитала для покрытия валютного риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z219" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) увеличение общего суммарного размещения в ценные бумаги (с учетом операций "обратное РЕПО"), вклады и деньги (за вычетом резерва по сомнительным долгам) в банках второго уровня, имеющих долгосрочный кредитный рейтинг "В-" и ниже по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня агентств Moody's Investors Service или Fitch (далее - другие рейтинговые агентства), и аффилиированных лицах данных банков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z220" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) увеличение суммарного размещения в ценные бумаги (с учетом операций "обратное РЕПО"), вклады и деньги (за вычетом резерва по сомнительным долгам) в одном банке второго уровня, имеющем долгосрочный кредитный рейтинг "В-" и ниже по международной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и аффилиированных лицах данного банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z221" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) убыточная деятельность страховой (перестраховочной) организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z222" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) увеличение комбинированного коэффициента без учета доли перестраховщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z223" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) превышение соотношения суммы общих и административных расходов, расходов по выплате комиссионного вознаграждения по страховой деятельности и прочих расходов к сумме доходов страховой (перестраховочной) организации, уменьшенной на сумму расходов, связанных с расторжением договора страхования (перестрахования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z224" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) превышение соотношения общей суммы просроченной дебиторской задолженности по договорам страхования и перестрахования (за вычетом резервов на обесценение) к сумме активов страховой (перестраховочной) организации за минусом активов перестрахования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z225" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Установить следующие факторы, влияющие на ухудшение финансового положения страховой группы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z226" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) снижение норматива достаточности маржи платежеспособности страховой группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z227" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) снижение собственного капитала по балансу участника (участников) страховой группы ниже размера их уставного капитала по балансу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z228" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышение объема сделок между участниками страховой группы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одобрения плана мероприятий, предусматривающего меры раннего реагирования, согласно приложению 1 к настоящему постановлению;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> применения мер раннего реагирования, утвержденные указанным постановлением, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методике</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), утвержденной указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4 исключить.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5784,42120 +5142,226 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных правовых актов</w:t>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по вопросам регулирования финансового рынка,</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>в которые вносятся изменения и дополнение</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t>нормативов для организатора торгов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="111"/>
+    <w:bookmarkStart w:name="z244" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+        <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Таблица активов организатора торгов, взвешенных по степени</w:t>
-[...11 lines deleted...]
-        <w:t>кредитного риска вложений</w:t>
+        <w:t>на участие в конкурсе по выбору банка-агента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="113"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...16587 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма разработана в соответствии с подпунктом 6) </w:t>
-[...25264 lines deleted...]
-      </w:pPr>
+      Сноска. Приложение 1 утратило силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 7 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
+        <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 43</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -47933,175 +5397,306 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню нормативных правовых</w:t>
+              <w:t>к Перечню нормативных правовых актов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актов Республики Казахстан</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по вопросам регулирования</w:t>
+              <w:t>по вопросам регулирования финансового рынка,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансового рынка, в которые</w:t>
+              <w:t>в которые вносятся изменения и дополнение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вносятся изменения и дополнение</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и методикам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расчета значений пруденциальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативов для организатора торгов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z514" w:id="273"/>
+    <w:bookmarkStart w:name="z253" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о кандидате на должность руководящего работника</w:t>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таблица активов организатора торгов, взвешенных по степени</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z255" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию на "____" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      <w:bookmarkStart w:name="z256" w:id="104"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: ТА-1_ОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Периодичность: ежеквартальная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Представляет: организатор торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куда представляется форма: Национальный Банк Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок представления: не позднее 5 (пятого) рабочего дня месяца, следующего за отчетным кварталом</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -48137,558 +5732,39707 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
-[...129 lines deleted...]
-              <w:t>от 27 апреля 2018 года № 75</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z548" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z262" w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организатора торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в тысячах тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование статей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень риска в процентах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма к расчету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличные тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличная иностранная валюта стран, имеющих суверенный рейтинг не ниже "АА-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аффинированные драгоценные металлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в Национальном Банке Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, с суверенным рейтингом не ниже "АА-" агентства Standard &amp; Poor’s или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, с долговым рейтингом не ниже "АА-" агентства Standard &amp; Poor’s или рейтингом аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность местных органов власти Республики Казахстан по налогам и другим платежам в бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные акционерным обществом "Фонд национального благосостояния "Самрук-Казына"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами иностранных государств, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor’s или рейтинга аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличная иностранная валюта стран, имеющих суверенный рейтинг ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деньги на корреспондентских счетах в Национальном Банке Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деньги на корреспондентских счетах в организациях, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность местных органов власти Республики Казахстан, за исключением дебиторской задолженности, отнесенной к І группе риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций, имеющих долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых не ниже "АА-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на балансе и имеющие кредитный рейтинг от "ААА" до "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA-" по национальной шкале агентства Standard &amp; Poor’s или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неаффинированные драгоценные металлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долговые ценные бумаги, выпущенные Акционерным обществом "Банк Развития Казахстана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деньги на корреспондентских счетах в организациях, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций, имеющих долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями, имеющими долговой рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на балансе и имеющие кредитный рейтинг от "А+" до "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+" до "kzA-" по национальной шкале агентства Standard &amp; Poor’s или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международных финансовых организациях, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях-резидентах Республики Казахстан, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах Республики Казахстан, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах Республики Казахстан, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деньги на корреспондентских счетах в организациях-резидентах Республики Казахстан, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациях-резидентах Республики Казахстан, не имеющих соответствующей рейтинговой оценки, и организациях-нерезидентах Республики Казахстан, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций-резидентов Республики Казахстан, имеющих долговой рейтинг ниже "А-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, организаций-резидентов Республики Казахстан, не имеющих соответствующей рейтинговой оценки, и организаций-нерезидентов Республики Казахстан, имеющих долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, имеющие статус государственных, выпущенные центральными правительствами стран, имеющих суверенный рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, имеющих суверенный рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и стран, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные: международными финансовыми организациями, имеющими долговой рейтинг от "ВВ+" до "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и международными финансовыми организациями, не имеющими соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями-резидентами Республики Казахстан, имеющими долговой рейтинг ниже "А-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств, организациями-резидентами Республики Казахстан, не имеющими соответствующей рейтинговой оценки, и организациями-нерезидентами Республики Казахстан, имеющими долговой рейтинг от "ВВВ+" до "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на балансе и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчеты по платежам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материальные запасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоплата суммы вознаграждения и расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензионное программное обеспечение, приобретенное для целей основной деятельности организатора торгов и соответствующее Международному стандарту финансовой отчетности 38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в центральных банках стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в международных финансовых организациях, имеющих долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях-нерезидентах Республики Казахстан, имеющих долговой рейтинг ниже</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ВВ-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах Республики Казахстан, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деньги на корреспондентских счетах в организациях-нерезидентах Республики Казахстан, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациях-нерезидентах Республики Казахстан, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории иностранных государств, указанных в примечании к настоящему приложению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деньги на корреспондентских счетах в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории иностранных государств, указанных в примечании к настоящему приложению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций-нерезидентов Республики Казахстан, имеющих долговой рейтинг ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организаций-нерезидентов Республики Казахстан, не имеющих соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории иностранных государств, указанных в примечании к настоящему приложению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные центральными правительствами стран, имеющих суверенный рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные местными органами власти стран, суверенный рейтинг которых ниже "ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные международными финансовыми организациями, имеющими долговой рейтинг ниже "В-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z265" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, имеющими долговой рейтинг ниже</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ВВ-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, и организациями-нерезидентами Республики Казахстан, не имеющими соответствующей рейтинговой оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории иностранных государств, указанных в примечании к настоящему приложению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на балансе и имеющие кредитный рейтинг от "ВВ+" до "ВВ-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB-" по национальной шкале агентства Standard &amp; Poor's или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негосударственные долговые ценные бумаги, имеющие рейтинговую оценку ниже уровня, указанного в строке 51 настоящей формы, а также не имеющие рейтинговую оценку, включенные в сектор "долговые ценные бумаги" площадки "Основная" официального списка фондовой биржи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z266" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негосударственные долговые ценные бумаги организаций Республики Казахстан, выпущенные в соответствии с законодательством Республики Казахстан и других государств соответствующие следующим требованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) эмитент долговых ценных бумаг составляет финансовую отчетность в соответствии с МСФО или СФО США;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) аудит финансовой отчетности эмитента долговых ценных бумаг, составленной в соответствии с требованиями подпункта 1 настоящей строки, производится одной из аудиторских организаций, входящих в перечень признаваемых фондовой биржей аудиторских организаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) эмитентом долговых ценных бумаг представлялась фондовой бирже финансовая отчетность эмитента, подтвержденная аудиторским отчетом, или отчет аудитора по обзору промежуточной финансовой информации (полного комплекта промежуточной финансовой отчетности эмитента) за периоды, установленные внутренними документами фондовой биржи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) наличие кодекса корпоративного управления, утвержденного общим собранием акционеров эмитента долговых ценных бумаг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в учредительных документах эмитента долговых ценных бумаг и (или) проспекте выпуска ценных бумаг не содержится норм, которые ущемляют или ограничивают права собственников ценных бумаг на их отчуждение (передачу).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие финансовые инструменты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z271" w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________             _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)                   (номер телефона)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подписания отчета "_____" _______________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z273" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень иностранных государств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z274" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Княжество Андорра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z275" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Государство Антигуа и Барбуда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z276" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Содружество Багамских островов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z277" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Государство Барбадос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z278" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Государство Бахрейн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z279" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Государство Белиз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z280" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Государство Бруней Даруссалам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z281" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Республика Вануату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z282" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Республика Гватемала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z283" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Государство Гренада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z284" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Республика Джибути;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z285" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Доминиканская Республика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z286" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Республика Индонезия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z287" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Испания (только в части территории Канарских островов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z288" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Республика Кипр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z289" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z290" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Федеральная Исламская Республика Коморские Острова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z291" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Республика Коста-Рика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z292" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Малайзия (только в части территории анклава Лабуан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z293" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Республика Либерия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z294" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Княжество Лихтенштейн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z295" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Республика Маврикий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z296" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Португалия (только в части территории островов Мадейра);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z297" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Мальдивская Республика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z298" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Республика Мальта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z299" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Республика Маршалловы острова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z300" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Княжество Монако;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z301" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Союз Мьянма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z302" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Республика Науру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z303" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z304" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Федеративная Республика Нигерия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z305" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Новая Зеландия (только в части территории островов Кука и Ниуэ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z306" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Объединенные Арабские Эмираты (только в части территории города Дубай);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z307" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Республика Палау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z308" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Республика Панама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z309" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Независимое Государство Самоа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z310" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Республика Сейшельские острова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z311" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Государство Сент-Винсент и Гренадины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z312" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Федерация Сент-Китс и Невис;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z313" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Государство Сент-Люсия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z314" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z315" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Острова Ангилья; Бермудские острова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z316" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Британские Виргинские острова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z317" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гибралтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z318" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каймановы острова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z319" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остров Монтсеррат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z320" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Острова Теркс и Кайкос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z321" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остров Мэн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z322" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z323" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z324" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Королевство Тонга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z325" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Республика Филиппины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z326" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Демократическая Республика Шри-Ланка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z327" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснение по заполнению формы, предназначенной для сбора административных данных, приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме таблицы активов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организатора торгов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взвешенных по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> степени</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кредитного риска вложений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z332" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила одобрения плана мероприятий, предусматривающего меры раннего реагирования</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z549" w:id="275"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z333" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица активов организатора торгов, взвешенных по степени кредитного риска вложений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z334" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z335" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 18 декабря 2000 года "О страховой деятельности" (далее - Закон) и определяют порядок одобрения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) плана мероприятий страховой (перестраховочной) организации и (или) ее акционеров, страхового холдинга и (или) его крупных участников, предусматривающего меры раннего реагирования по повышению финансовой устойчивости страховой (перестраховочной) организации (страховой группы), недопущению ухудшения ее финансового положения и увеличения рисков, связанных со страховой деятельностью (деятельностью страховой группы) (далее - план мероприятий).</w:t>
+        <w:t>
+      1. Настоящее пояснение (далее - Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных, "Таблица активов организатора торгов, взвешенных по степени кредитного риска вложений" (далее - Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z550" w:id="276"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z336" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Страховая (перестраховочная) организация и (или) ее акционеры, страховой холдинг и (или) его крупные участники разрабатывают и представляют в уполномоченный орган для одобрения план мероприятий.</w:t>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z551" w:id="277"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z337" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      План мероприятий, не ограничиваясь нижеследующим, содержит следующую информацию:</w:t>
+      3. Форма заполняется ежеквартально на конец отчетного периода организатором торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z552" w:id="278"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z338" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      детальный анализ фактора, влияющего на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы);</w:t>
+      4. Единица измерения, используемая при заполнении Формы, устанавливается в тысячах тенге. Сумма менее 500 (пятисот) тенге округляется до 0 (нуля), а сумма, равная 500 (пятистам) тенге и выше, округляется до 1000 (одной тысячи) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z553" w:id="279"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z339" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      прогноз фактора, влияющего на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), требующий достижения количественных показателей на ежемесячной основе, обоснование данного прогноза и негативные влияния на деятельность страховой (перестраховочной) организации (страховой группы);</w:t>
+      5. Форму подписывает первый руководитель организатора торгов, главный бухгалтер или лица, уполномоченные на подписание отчета, и исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z554" w:id="280"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z340" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z341" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      меры по улучшению фактора, влияющего на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), доведению до уровня, не представляющего угрозу (дополнительных рисков) для деятельности страховой (перестраховочной) организации (страховой группы);</w:t>
+      6. Вклады, дебиторская задолженность, приобретенные ценные бумаги, по которым у организатора торгов имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 4, 5, 6, 9, 10, 11, 12 Формы), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии у организатора торгов адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, могут включаться в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z555" w:id="281"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z342" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сроки исполнения плана мероприятий по каждому его пункту;</w:t>
+      Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 4, 5, 6, 9, 10, 11, 12 Формы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z556" w:id="282"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z343" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      перечень должностных лиц, ответственных за исполнение плана мероприятий (с указанием должностных лиц, ответственных за исполнение по каждому пункту плана мероприятий).</w:t>
+      100 (ста) процентам суммы вкладов, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z557" w:id="283"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z344" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае, если мероприятия предусматривают получение денег, указываются предполагаемый размер и источники их получения.</w:t>
+      95 (девяноста пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z558" w:id="284"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z345" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган рассматривает план мероприятий, представленный страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками.</w:t>
+      85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z559" w:id="285"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z346" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При несогласии уполномоченного органа с планом мероприятий, предоставленным страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками на рассмотрение, уполномоченный орган направляет по нему письменные замечания либо проводит совместные обсуждения со страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками с целью доработки плана мероприятий. При этом страховая (перестраховочная) организация и (или) ее акционеры, страховой холдинг и (или) его крупные участники корректируют план мероприятий для устранения замечаний уполномоченного органа или при несогласии с такими замечаниями предоставляют свои обоснования.</w:t>
+      Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Форме по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z560" w:id="286"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z347" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в письменной форме одобряет или не одобряет план мероприятий, представленный страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками.</w:t>
+      7. Вклады, дебиторская задолженность, приобретенные ценные бумаги, инвестиции, не включенные в расчет инвестиций организатора торгов, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, могут включаться в расчет активов, взвешенных по степени кредитного риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, инвестиции, не включенных в расчет инвестиций организатора торгов) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z561" w:id="287"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z348" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В случае самостоятельного выявления факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), страховая (перестраховочная) организация и (или) ее акционеры, страховой холдинг и (или) его крупные участники в течение 5 (пяти) рабочих дней со дня выявления указанных факторов представляют в уполномоченный орган план мероприятий, предусмотренный частью второй пункта 2 Правил.</w:t>
+      Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, инвестиции, не включенных в расчет инвестиций организатора торгов взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z562" w:id="288"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z349" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8. Вклады, дебиторская задолженность, приобретенные ценные бумаги, указанные в пункте 6 Пояснения, предоставленные нерезидентам Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z350" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрированным в качестве юридического лица на территории оффшорных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z351" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон и владеющих в отдельности более чем 5 (пятью) процентами долей участия в уставном капитале, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z352" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) являющимся гражданами оффшорных зон, взвешиваются по степени риска согласно Форме, независимо от наличия обеспечения, указанного в пункте 6 Пояснения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z353" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Вклады, дебиторская задолженность, приобретенные ценные бумаги, указанные в пункте 6 Пояснения, предоставленные нерезидентам Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z354" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрированным в качестве юридического лица на территории оффшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z355" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон и владеющих в отдельности более чем 5 (пятью) процентами долей участия в уставном капитале, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже уровня, указанного в подпункте 1) настоящего пункта в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории оффшорных зон, или гражданами государств, включенных в перечень иностранных государств установленный в Примечании к Форме либо отнесенных Организацией Экономического Сотрудничества к перечню оффшорных территорий, не принявших обязательств по информационному обмену, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более чем 5 (пятью) процентами долей участия в уставном капитале либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных оффшорных зон, взвешиваются по нулевой степени риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и методикам расчета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значений пруденциальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативов для организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z360" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z361" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица условных и возможных обязательств организатора торгов, взвешенных по степени кредитного риска</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z362" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию на "____" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z363" w:id="193"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: ТА-2_ОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Периодичность: ежеквартальная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Представляет: организатор торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куда представляется форма: Национальный Банк Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок представления: не позднее 5 (пятого) рабочего дня месяца, следующего за отчетным кварталом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z369" w:id="194"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организатора торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование статей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент конверсии в процентах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма к расчету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условные (возможные) обязательства по приобретению либо продаже ценных бумаг, выпущенных Правительством Республики Казахстан, Национальным Банком Республики Казахстан или ценных бумаг, выпущенных центральными правительствами и центральными банками иностранных государств, имеющих суверенный рейтинг на уровне "АА"и выше агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможные (условные) обязательства по размещению организатором торгов в будущем займов и вкладов, подлежащие отмене в любой момент по требованию организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможные (условные) обязательства по размещению организатором торгов в будущем займов и вкладов со сроком погашения менее 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на счетах условных обязательств и имеющие кредитный рейтинг от "ААА" до "АА" агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzAAA" до "kzAA" по национальной шкале агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможные (условные) обязательства по размещению организатором торгов в будущем займов и вкладов со сроком погашения более 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на счетах условных обязательств и имеющие кредитный рейтинг от "А+" до "А" агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzA+"до "kzA" по национальной шкале агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашение о продаже организатором торгов с обязательством обратного выкупа организатором торгов финансовых инструментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на счетах условных обязательств и имеющие кредитный рейтинг от "ВВВ+" до "ВВВ" агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBBB+" до "kzBBB" по национальной шкале агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные аккредитивы организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные условные (возможные) обязательства организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции секьюритизации, удерживаемые организатором торгов на счетах условных обязательств и имеющие кредитный рейтинг от "ВВ+"до "ВВ"агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня одного из других рейтинговых агентств или рейтинговую оценку от "kzBB+" до "kzBB" по национальной шкале агентства "Standard &amp; Poor's" или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z371" w:id="195"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________                   _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)                         (номер телефона)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подписания отчета "_____" _______________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных, приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>таблицы условных и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возможных обязательств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организатора торгов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взвешенных по степени</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кредитного риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z375" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z376" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица условных и возможных обязательств</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>организатора торгов, взвешенных по степени кредитного риска</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z377" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z378" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение (далее - Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных, "Таблица условных и возможных обязательств организатора торгов, взвешенных по степени кредитного риска" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z379" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z380" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется ежеквартально на конец отчетного периода организатором торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z381" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единица измерения, используемая при заполнении Формы, устанавливается в тысячах тенге. Сумма менее 500 (пятисот) тенге округляется до 0 (нуля), а сумма, равная 500 (пятистам) тенге и выше, округляется до 1000 (одной тысячи) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z382" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форму подписывает первый руководитель организатора торгов, главный бухгалтер или лица, уполномоченные на подписание отчета, и исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z383" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z384" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При определении степени риска по внебалансовым обязательствам в части счетов по размещению-получению депозитов и займов в будущем, по приобретению-продаже ценных бумаг и купле-продаже валютных ценностей, в расчет принимаются обязательства, которые могут возникнуть в течение текущего и двух последующих месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z385" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Под понятием "заем" понимается осуществление организатором торгов заемных, лизинговых, факторинговых, форфейтинговых операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и методикам расчета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значений пруденциальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативов для организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z390" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Расшифровка производных финансовых инструментов, взвешенных с учетом кредитного риска</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z392" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию на "____" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z393" w:id="209"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: ТА-3_ОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Периодичность: ежеквартальная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Представляет: организатор торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куда представляется форма: Национальный Банк Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок представления: не позднее 5 (пятого) рабочего дня месяца, следующего за отчетным кварталом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z399" w:id="210"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организатора торгов)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в тысячах тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование статей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальная стоимость производных финансовых инструментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент кредитного риска для производных финансовых инструментов в процентах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма с учетом кредитного риска для производных финансовых инструментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рыночная стоимость производных финансовых инструментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент кредитного риска для контрагента в процентах в соответствии с приложением 1 к настоящим Правилам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма к расчету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=3*4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8=(5+6)*7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с государственными ценными бумагами, со сроком погашения до 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с государственными ценными бумагами, со сроком погашения от 1 (одного) года до 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с государственными ценными бумагами, со сроком погашения более 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с валютными сделками, со сроком погашения до 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с валютными сделками, со сроком погашения от 1 (одного) года до 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с валютными сделками, со сроком погашения более 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с процентными сделками, со сроком погашения до 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с процентными сделками, со сроком погашения от 1 (одного) года до 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с процентными сделками, со сроком погашения более 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с не государственными ценными бумагами, со сроком погашения до 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с не государственными ценными бумагами, со сроком погашения от 1 (одного) года до 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с не государственными ценными бумагами, со сроком погашения более 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с драгоценными металлами, со сроком погашения до 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с драгоценными металлами, со сроком погашения от 1 (одного) года до 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с драгоценными металлами, со сроком погашения более 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с прочими операциями, со сроком погашения до 1 (одного) года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с прочими операциями, со сроком погашения от 1 (одного) года до 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операции с производными финансовыми инструментами, связанные с прочими операциями, со сроком погашения более 5 (пяти) лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого производные финансовые инструменты, взвешенные с учетом кредитного риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z401" w:id="211"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________                   _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)                         (номер телефона)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подписания отчета "_____" _______________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных, приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расшифровки производных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансовых инструментов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взвешенных с учетом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кредитного риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z405" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z406" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расшифровка производных финансовых инструментов, взвешенных с</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>учетом кредитного риска</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z407" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z408" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение (далее - Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных, "Расшифровка производных финансовых инструментов, взвешенных с учетом кредитного риска" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z409" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z410" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется ежеквартально на конец отчетного периода организатором торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z411" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единица измерения, используемая при заполнении Формы, устанавливается в тысячах тенге. Сумма менее 500 (пятисот) тенге округляется до 0 (нуля), а сумма, равная 500 (пятистам) тенге и выше, округляется до 1000 (одной тысячи) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z412" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форму подписывает первый руководитель организатора торгов, главный бухгалтер или лица, уполномоченные на подписание отчета, и исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z413" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z414" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кредитный риск по производным финансовым инструментам рассчитывается путем умножения номинальной контрактной стоимости на коэффициенты в зависимости от срока, оставшегося от отчетной даты до даты валютирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z415" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Операции с производными финансовыми инструментами, которые не попадают ни в одну из категорий приведенных в этой таблице, подлежат взвешиванию по коэффициентам кредитного риска, указанным в категории "Прочие сделки".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и методикам расчета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значений пруденциальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативов для организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z420" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z421" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расшифровка коэффициента текущей ликвидности К2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z422" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию на "____" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z423" w:id="226"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: ТА-4_ОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Периодичность: ежеквартальная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Представляет: организатор торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куда представляется форма: Национальный Банк Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок представления: не позднее 5 (пятого) рабочего дня месяца, следующего за отчетным кварталом</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z429" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________ (наименование организатора торгов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Высоколиквидные активы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма обязательств организатора торгов перед участниками торгов по деньгам участников торгов, которые находятся на корреспондентских счетах организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма нетто-требований участников торгов к организатору торгов, по которой организатор торгов несет ответственность собственными средствами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма максимального ущерба членам организатора торгов по всем категориям членства, которая подлежит возмещению организатором торгов в результате наступления технического сбоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого среднемесячная величина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент текущей ликвидности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z431" w:id="228"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________                   _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)                          (номер телефона)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подписания отчета "_____" _______________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных, приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расшифровки коэффициента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>текущей</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ликвидности К2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z436" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z437" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расшифровка коэффициента текущей ликвидности К2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z438" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z439" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение (далее - Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных, "Расшифровка коэффициента текущей ликвидности К2" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z440" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z441" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется ежеквартально на конец отчетного периода организатором торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z442" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единица измерения, используемая при заполнении Формы, устанавливается в тысячах тенге. Сумма менее 500 (пятисот) тенге округляется до 0 (нуля), а сумма, равная 500 (пятистам) тенге и выше, округляется до 1000 (одной тысячи) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z443" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форму подписывает первый руководитель организатора торгов, главный бухгалтер или лица, уполномоченные на подписание отчета, и исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z444" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z445" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коэффициент текущей ликвидности организатора торгов рассчитывается на среднемесячной основе в соответствии с пунктом 8 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z446" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Расчет высоколиквидных активов производится в соответствии с пунктом 9 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z447" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Расчет показателей для коэффициента К2 производится каждый рабочий день по состоянию на конец предшествующего рабочего дня, а также на конец каждого из выходных дней, непосредственно предшествовавших текущему рабочему дню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и методикам расчета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значений пруденциальных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативов для организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z452" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z453" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о выполнении пруденциальных нормативов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z454" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчетный период: по состоянию на "____" ________________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z455" w:id="244"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: ТА-5_ОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Периодичность: ежеквартальная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляет: организатор торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куда представляется форма: Национальный Банк Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок представления: не позднее 5 (пятого) рабочего дня месяца, следующего за отчетным кварталом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z461" w:id="246"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организатора торгов)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уставный капитал, в части простых акций, за минусом собственных выкупленных простых акций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уставный капитал, в части привилегированных акций, за минусом собственных выкупленных привилегированных акций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительный капитал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нераспределенный чистый доход прошлых лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Убыток прошлых лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фонды, резервы, сформированные за счет дохода прошлых лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нераспределенный чистый доход текущего года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Убыток текущего года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нематериальные активы, за исключением лицензионного программного обеспечения, приобретенного для целей основной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестиции организатора торгов (вложений организатора торгов) в акции (доли участия в уставном капитале) юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственный капитал организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Активы, взвешенные по степени кредитного риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условные и возможные обязательства, взвешенные по степени кредитного риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производные финансовые инструменты, взвешенные по степени кредитного риска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Величина годового объема торгов финансовыми инструментами в торговой системе организатора торгов за последние истекшие три года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Операционный риск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент достаточности собственного капитала К1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячный размер высоколиквидных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячная сумма обязательств организатора торгов перед участниками торгов по деньгам участников торгов, которые находятся на корреспондентских счетах организатора торгов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячная сумма нетто-требований участников торгов к организатору торгов, по которым организатор торгов несет ответственность собственными средствами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячная сумма максимального ущерба членам организатора торгов по всем категориям членства, которая подлежит возмещению организатором торгов в результате наступления технического сбоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество членов организатора торгов по всем категориям членства (единиц)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коэффициент текущей ликвидности К2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z463" w:id="247"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________                         ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)                               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________                   _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись)                         (номер телефона)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подписания отчета "_____" _______________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных, приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчета о выполнении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пруденциальных нормативов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z468" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z469" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о выполнении пруденциальных нормативов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z470" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z471" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение (далее - Пояснение) определяет единые требования по заполнению формы, предназначенной для сбора административных данных, "Отчет о выполнении пруденциальных нормативов" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z472" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z473" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется ежеквартально на конец отчетного периода организатором торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z474" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единица измерения, используемая при заполнении Формы, устанавливается в тысячах тенге. Сумма менее 500 (пятисот) тенге округляется до 0 (нуля), а сумма, равная 500 (пятистам) тенге и выше, округляется до 1000 (одной тысячи) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z475" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форму подписывает первый руководитель организатора торгов, главный бухгалтер или лица, уполномоченные на подписание отчета, и исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z476" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z477" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 3 заполняются данные на конец последнего календарного дня отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z478" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Строка 11 заполняется в соответствии с требованиями подпункта 1) пункта 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z479" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Строки 12, 13, 14 заполняется в соответствии с требованиями подпункта 2) пункта 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z480" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Строка 16 заполняется в соответствии с требованиями подпункта 3) пункта 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z481" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Строка 17 заполняется в соответствии с требованиями пункта 6 настоящих Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z482" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Строка 23 заполняется в соответствии с требованиями пунктов 8, 9 и 9-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z497" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения об изменении состава руководящих работников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z514" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о кандидате на должность руководящего работника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных правовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актов Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка, в которые/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 апреля 2018 года № 75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z548" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила одобрения плана мероприятий, предусматривающего меры раннего реагирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z549" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила одобрения плана мероприятий, предусматривающего меры раннего реагирования, (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 18 декабря 2000 года "О страховой деятельности" (далее - Закон) и определяют порядок одобрения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) плана мероприятий страховой (перестраховочной) организации и (или) ее акционеров, страхового холдинга и (или) его крупных участников, предусматривающего меры раннего реагирования по повышению финансовой устойчивости страховой (перестраховочной) организации (страховой группы), недопущению ухудшения ее финансового положения и увеличения рисков, связанных со страховой деятельностью (деятельностью страховой группы) (далее - план мероприятий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z550" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Страховая (перестраховочная) организация и (или) ее акционеры, страховой холдинг и (или) его крупные участники разрабатывают и представляют в уполномоченный орган для одобрения план мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z551" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План мероприятий, не ограничиваясь нижеследующим, содержит следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z552" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детальный анализ фактора, влияющего на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z553" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прогноз фактора, влияющего на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), требующий достижения количественных показателей на ежемесячной основе, обоснование данного прогноза и негативные влияния на деятельность страховой (перестраховочной) организации (страховой группы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z554" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры по улучшению фактора, влияющего на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), доведению до уровня, не представляющего угрозу (дополнительных рисков) для деятельности страховой (перестраховочной) организации (страховой группы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z555" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроки исполнения плана мероприятий по каждому его пункту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z556" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень должностных лиц, ответственных за исполнение плана мероприятий (с указанием должностных лиц, ответственных за исполнение по каждому пункту плана мероприятий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z557" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если мероприятия предусматривают получение денег, указываются предполагаемый размер и источники их получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z558" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган рассматривает план мероприятий, представленный страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z559" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии уполномоченного органа с планом мероприятий, предоставленным страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками на рассмотрение, уполномоченный орган направляет по нему письменные замечания либо проводит совместные обсуждения со страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками с целью доработки плана мероприятий. При этом страховая (перестраховочная) организация и (или) ее акционеры, страховой холдинг и (или) его крупные участники корректируют план мероприятий для устранения замечаний уполномоченного органа или при несогласии с такими замечаниями предоставляют свои обоснования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z560" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в письменной форме одобряет или не одобряет план мероприятий, представленный страховой (перестраховочной) организацией и (или) ее акционерами, страховым холдингом и (или) его крупными участниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z561" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае самостоятельного выявления факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации (страховой группы), страховая (перестраховочная) организация и (или) ее акционеры, страховой холдинг и (или) его крупные участники в течение 5 (пяти) рабочих дней со дня выявления указанных факторов представляют в уполномоченный орган план мероприятий, предусмотренный частью второй пункта 2 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z562" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. При выявлении факторов, влияющих на ухудшение финансового положения страховой (перестраховочной) организации, представление плана мероприятий не требуется по страховым (перестраховочным) организациям, в отношении которых действуют меры по улучшению финансового состояния и (или) минимизации рисков в форме письменного соглашения или плана мероприятий, представленного в рамках письменного предписания, примененные в связи с нарушением пруденциальных нормативов и других обязательных к соблюдению норм и лимитов, санкции в виде приостановления действия лицензии по всем классам страхования, консервации, принудительного выкупа акций, а также в случае подачи в уполномоченный орган ходатайства на получение разрешения на проведение добровольной реорганизации либо ликвидации страховой (перестраховочной) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -49014,31 +45758,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>