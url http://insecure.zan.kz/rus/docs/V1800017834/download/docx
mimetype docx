--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b59f1a5" w14:textId="b59f1a5">
+    <w:p w14:paraId="de3974e" w14:textId="de3974e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -871,190 +871,276 @@
         <w:t>
       3. Комитету государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего совместного приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего совместного приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с совместным приказом Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с совместным приказом Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение настоящего совместного приказа на официальном интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в течение десяти рабочих дней после государственной регистрации настоящего совместного приказа представление в Департамент юридической службы Министерства сельского хозяйства Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2), 3) и </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1370,64 +1456,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________ Т. Сулейменов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="24"/>
+      <w:bookmarkStart w:name="z28" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Комитет по правовой статистике </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1652,125 +1738,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z636" w:id="25"/>
+    <w:bookmarkStart w:name="z636" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени риска в области племенного животноводства и пчеловодства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z637" w:id="26"/>
+    <w:bookmarkStart w:name="z637" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z638" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z638" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Критерии оценки степени риска в области племенного животноводства и пчеловодства (далее – Критерии) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1825,1690 +1911,1878 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении формы проверочного листа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов №17371), для отнесения субъектов контроля в области племенного животноводства и пчеловодства к степеням риска и для отбора субъектов (объектов) контроля при проведении проверки, проводимой на соответствие требованиям по направленным уведомлениям в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" (далее – проверки на соответствие требованиям), и профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z639" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z639" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Критериях используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z640" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z640" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъекты (объекты) контроля – племенные и дистрибьютерные центры, физические и юридические лица, получившие бюджетные субсидии на развитие племенного животноводства, республиканские палаты, бонитеры (классификаторы), техники-осеменаторы, специалисты по трансплантации (пересадке) эмбрионов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z641" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z641" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) балл – количественная мера исчисления риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z642" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z642" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) незначительное нарушение – нарушение требований, установленных нормативными правовыми актами в области племенного животноводства и пчеловодства, в части непредставления либо несвоевременного ведения учета документации и отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z643" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z643" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормализация данных – статистическая процедура, предусматривающая приведение значений, измеренных в различных шкалах, к условно общей шкале;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z644" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z644" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) значительное нарушение – нарушения требований, установленных нормативными правовыми актами в области племенного животноводства и пчеловодства, не относящиеся к грубым и незначительным нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z645" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z645" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) грубое нарушение – нарушение требований, установленных законодательством Республики Казахстан в области племенного животноводства и пчеловодства, влекущие административную ответственность, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях", в части реализации физическими и юридическими лицами племенной продукции (материала), не прошедшей бонитировку (оценку); реализации физическими и юридическими лицами племенной продукции (материала) без выдачи племенного свидетельства; использования субъектами в области племенного животноводства семени и эмбрионов, полученных от племенных животных, не зарегистрированных в республиканской палате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z646" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z646" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) риск – вероятность причинения вреда в результате деятельности субъекта контроля жизни или здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z647" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z647" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) система оценки и управления рисками – процесс принятия управленческих решений, направленных на снижение вероятности наступления неблагоприятных факторов путем распределения субъектов (объектов) контроля по степеням риска для последующего осуществления профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие требованиям с целью минимально возможной степени ограничения свободы предпринимательства, обеспечивая при этом допустимый уровень риска в соответствующих сферах деятельности, а также направленных на изменение уровня риска для конкретного субъекта (объекта) контроля и (или) освобождения такого субъекта (объекта) контроля от профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z648" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z648" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) объективные критерии оценки степени риска (далее – объективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от степени риска в определенной сфере деятельности и не зависящие непосредственно от отдельного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z649" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z649" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z650" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z650" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) субъективные критерии оценки степени риска (далее – субъективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от результатов деятельности конкретного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z651" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z651" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проверочный лист – перечень требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу жизни и здоровью человека, окружающей среде, законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z652" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z652" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) выборочная совокупность (выборка) – перечень оцениваемых субъектов (объектов), относимых к однородной группе субъектов (объектов) контроля в конкретной сфере государственного контроля, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z653" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z653" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования системы оценки и управления рисками при проведении проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z654" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z654" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для целей управления рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям, критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев, которые осуществляются поэтапно (мультикритериальный анализ решений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z655" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z655" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На первом этапе по объективным критериям субъекты (объекты) контроля относятся к одной из следующих степеней риска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z656" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z656" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокий риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z657" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z657" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) средний риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z658" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z658" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) низкий риск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z659" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z659" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов (объектов) контроля, отнесенных к высокой и средней степеням риска, проводятся проверка на соответствие требованиям, профилактический контроль с посещением субъекта (объекта) контроля, профилактический контроль без посещения субъекта (объекта) контроля и внеплановая проверка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z660" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z660" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов (объектов) контроля, отнесенных к низкой степени риска, проводятся проверка на соответствие требованиям, профилактический контроль без посещения субъекта (объекта) контроля и внеплановая проверка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z661" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z661" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. На втором этапе по субъективным критериям субъекты (объекты) контроля относятся к одной из следующих степеней риска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z662" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z662" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокий риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z663" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z663" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) средний риск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z664" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z664" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) низкий риск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z665" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z665" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По показателям степени риска по субъективным критериям субъект (объект) контроля и относится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z666" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z666" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) к высокой степени риска – при показателе степени риска от 71 до 100 включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z667" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z667" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) к средней степени риска – при показателе степени риска от 31 до 70 включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z668" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z668" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) к низкой степени риска – при показателе степени риска от 0 до 30 включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z669" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z669" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации требования, предъявляемые к деятельности субъектов (объектов) контроля, соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z670" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z670" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Степень нарушений требований в области племенного животноводства и пчеловодства определяется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z671" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z671" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Степень нарушений требований в области племенного животноводства и пчеловодства для проведения проверки на соответствие требованиям определяется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z672" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z672" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z673" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z673" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Объективные критерии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z674" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z674" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По объективным критериям к субъектам (объектам) контроля высокой степени риска относятся племенные центры и дистрибьютерные центры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z675" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z675" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. По объективным критериям к субъектам (объектам) контроля средней степени риска относятся физические и юридические лица, получившие бюджетные субсидии на развитие племенного животноводства, и республиканские палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z676" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z676" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По объективным критериям к субъектам (объектам) контроля низкой степени риска относятся бонитеры (классификаторы), техники-осеменаторы, специалисты по трансплантации (пересадке) эмбрионов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z677" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z677" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Субъективные критерии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z678" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z678" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Определение субъективных критериев осуществляется с применением следующих этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z679" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z679" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z680" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z680" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z681" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z681" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z682" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z682" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения профилактического контроля субъектов (объектов) контроля используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z683" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z683" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z684" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z684" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты мониторинга отчетности и сведений, представляемых субъектом контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z685" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z685" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результаты профилактического контроля без посещения субъекта (объекта) контроля (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z686" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z686" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения проверки на соответствие требованиям используются результаты предыдущих проверок в отношении субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z687" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z687" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. На основании имеющихся источников информации формируются данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z688" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z688" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проведение проверки на соответствие требованиям и профилактического контроля субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z689" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z689" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 178 Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z690" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z690" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z691" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z691" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, определенным в главе 3 настоящих Критериев, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z692" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z692" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска по субъективным критериям в области племенного животноводства и пчеловодства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z693" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z693" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z694" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z694" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям на период, определяемый пунктами 22 и 23 настоящих Критериев, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z695" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в  редакции совместного приказа Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Субъекты (объекты) контроля по субъективным критериям переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в области племенного животноводства и пчеловодства в случаях, когда в законах Республики Казахстан и в настоящих Критериях определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля или проведения проверок на соответствие требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z696" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в  редакции совместного приказа Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z697" w:id="86"/>
+    <w:bookmarkStart w:name="z697" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля в области племенного животноводства и пчеловодства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z698" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z698" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета общего показателя степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z699" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z699" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для отнесения субъекта контроля к степени риска в соответствии с пунктами 3 и 4 настоящих Критерий применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z700" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z700" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 11 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z701" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z701" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>= SP + SC,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z702" w:id="91"/>
+    <w:bookmarkStart w:name="z702" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z703" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z703" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z704" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z704" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z705" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z705" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z706" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z706" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля в области племенного животноводства и пчеловодства. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z707" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z707" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z708" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z708" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 11 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие требованиям или профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z709" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z709" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При невыявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z710" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z710" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z711" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z711" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z712" w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z712" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3543,372 +3817,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) х 0,7,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z713" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z713" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z714" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z714" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z715" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z715" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z716" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z716" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z717" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z717" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z718" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z718" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z719" w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z719" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = (SР2 х 100/SР1) х 0,3,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z720" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z720" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z721" w:id="110"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z721" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z722" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z722" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – требуемое количество незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z723" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z723" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z724" w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z724" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z725" w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z725" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3923,211 +4197,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z726" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z726" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z727" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z727" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z728" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z728" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z729" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z729" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z730" w:id="119"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z730" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z731" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z731" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4170,190 +4444,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z732" w:id="121"/>
+    <w:bookmarkStart w:name="z732" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z733" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z733" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия xi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z734" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z734" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z735" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z735" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z736" w:id="125"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z736" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4396,368 +4670,368 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z737" w:id="126"/>
+    <w:bookmarkStart w:name="z737" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z738" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z738" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z739" w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z739" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z740" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z740" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 18 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z741" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z741" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z742" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z742" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Кратность проведения проверок на соответствие требованиям в отношении субъектов (объектов) контроля, отнесенных к высокой степени риска, определяется не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z743" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z743" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кратность проведения проверок на соответствие требованиям в отношении субъектов (объектов) контроля, отнесенных к средней степени риска, определяется не чаще одного раза в два года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z744" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z744" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кратность проведения проверок на соответствие требованиям в отношении субъектов (объектов) контроля, отнесенных к низкой степени риска, определяется не чаще одного раза в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z745" w:id="134"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z745" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кратность проведения профилактического контроля с посещением субъекта (объекта) контроля определяется по результатам проводимого анализа и оценки получаемых сведений по субъективным критериям, но не чаще двух раз в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z746" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z746" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Проверки на соответствие требованиям проводится на основании графика проверки на соответствие требованиям, утверждаемого регулирующим государственным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z747" w:id="136"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z747" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профилактический контроль с посещением субъекта (объекта) контроля проводится на основании полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля, формируемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144-2 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4836,68 +5110,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>риска в области племенного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животноводства и пчеловодства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z749" w:id="137"/>
+    <w:bookmarkStart w:name="z749" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований в области племенного животноводства и пчеловодства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8001,102 +8313,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z951" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непредставление отчетности в уполномоченный орган в области племенного животноводства по формам административных данных (индекс: формы № ОРП-1, № ОРП-2, № ОРП-3, № ОРП-4, № ОРП-5, № ОРП-6, № ОРП-7, № ОРП-8, № ОРП-9, № ОРП-10, № ОРП-11, № ОРП-12, ежегодная)</w:t>
+Непредставление отчетности в уполномоченный орган в области племенного животноводства по формам административных данных (индекс: формы № ОРП-1 ежегодная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8216,68 +8530,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>риска в области племенного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животноводства и пчеловодства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z751" w:id="138"/>
+    <w:bookmarkStart w:name="z751" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований в области племенного животноводства и пчеловодства для проведения проверки на соответствие требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11703,68 +12017,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z754" w:id="139"/>
+    <w:bookmarkStart w:name="z754" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям в области племенного животноводства и пчеловодства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12410,103 +12762,105 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z952" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непредставление отчетности в уполномоченный орган в области племенного животноводства по формам административных данных (индекс: формы № ОПЦ-1, № ОПЦ-3, ежеквартальная)</w:t>
+Непредставление отчетности в уполномоченный орган в области племенного животноводства по формам административных данных (индекс: формы № ОРП-1, ежегодная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15146,386 +15500,386 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z755" w:id="140"/>
+    <w:bookmarkStart w:name="z755" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для племенных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z756" w:id="141"/>
+    <w:bookmarkStart w:name="z756" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/профилактический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z757" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z757" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с посещением субъекта (объекта) контроля_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z758" w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z758" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z759" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z759" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки/профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z760" w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z760" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (объекта) контроля ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z761" w:id="146"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z761" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z762" w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z762" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z763" w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z763" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z764" w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z764" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z765" w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z765" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z766" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z766" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z767" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z767" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер субъекта (объекта) контроля _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z768" w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z768" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z769" w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z769" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16648,210 +17002,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z770" w:id="155"/>
+    <w:bookmarkStart w:name="z770" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) _____________________________ ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z771" w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z771" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z772" w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z772" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z773" w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z773" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z774" w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z774" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля ______________________ ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z775" w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z775" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z776" w:id="161"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z776" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z777" w:id="162"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z777" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17008,386 +17362,386 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z778" w:id="163"/>
+    <w:bookmarkStart w:name="z778" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для дистрибьютерных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z779" w:id="164"/>
+    <w:bookmarkStart w:name="z779" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/ профилактический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z780" w:id="165"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z780" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с посещением субъекта (объекта) контроля ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z781" w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z781" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z782" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z782" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки/ профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z783" w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z783" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (объекта) контроля ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z784" w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z784" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z785" w:id="170"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z785" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z786" w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z786" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z787" w:id="172"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z787" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z788" w:id="173"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z788" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z789" w:id="174"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z789" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z790" w:id="175"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z790" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер субъекта (объекта) контроля _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z791" w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z791" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z792" w:id="177"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z792" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18228,210 +18582,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z793" w:id="178"/>
+    <w:bookmarkStart w:name="z793" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ________________________ ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z794" w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z794" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z795" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z795" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z796" w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z796" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z797" w:id="182"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z797" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель субъекта контроля _________________________ ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z798" w:id="183"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z798" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z799" w:id="184"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z799" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z800" w:id="185"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z800" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18588,406 +18942,406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z801" w:id="186"/>
+    <w:bookmarkStart w:name="z801" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для физических и юридических лиц, получивших бюджетные субсидии на развитие племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z802" w:id="187"/>
+    <w:bookmarkStart w:name="z802" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/профилактический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z803" w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z803" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с посещением субъекта (объекта) контроля _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z804" w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z804" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z805" w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z805" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки/ профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z806" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z806" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (объекта) контроля __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z807" w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z807" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z808" w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z808" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z809" w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z809" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z810" w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z810" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z811" w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z811" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z812" w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z812" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z813" w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z813" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер, бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z814" w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z814" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субъекта (объекта) контроля __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z815" w:id="200"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z815" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z816" w:id="201"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z816" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20533,210 +20887,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z817" w:id="202"/>
+    <w:bookmarkStart w:name="z817" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ________________________________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z818" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z818" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z819" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z819" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z820" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z820" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z821" w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z821" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля ______________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z822" w:id="207"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z822" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z823" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z823" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z824" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z824" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20893,386 +21247,406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z825" w:id="210"/>
+    <w:bookmarkStart w:name="z825" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для республиканских палат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z826" w:id="211"/>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом Министра сельского хозяйства РК от 03.06.2026 № 221 и Заместителя Премьер-Министра РК - Министра национальной экономики РК от 04.06.2026 № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z826" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/ профилактический контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z827" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z827" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с посещением субъекта (объекта) контроля ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z828" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z828" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z829" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z829" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки/ профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z830" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z830" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (объекта) контроля __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z831" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z831" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z832" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z832" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z833" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z833" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z834" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z834" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z835" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z835" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z836" w:id="221"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z836" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z837" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z837" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер субъекта (объекта) контроля ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z838" w:id="223"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z838" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z839" w:id="224"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z839" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22415,102 +22789,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z953" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непредставление отчетности в уполномоченный орган в области племенного животноводства по формам административных данных (индекс: формы № ОРП-1, № ОРП-2, № ОРП-3, № ОРП-4, № ОРП-5, № ОРП-6, № ОРП-7, № ОРП-8, № ОРП-9, № ОРП-10, № ОРП-11, № ОРП-12, ежегодная)</w:t>
+Непредставление отчетности в уполномоченный орган в области племенного животноводства по формам административных данных (индекс: формы № ОРП-1 ежегодная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22536,210 +22912,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z840" w:id="225"/>
+    <w:bookmarkStart w:name="z840" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ________________________________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z841" w:id="226"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z841" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z842" w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z842" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z843" w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z843" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z844" w:id="229"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z844" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель субъекта контроля __________________________ _____________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z845" w:id="230"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z845" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z846" w:id="231"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z846" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z847" w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z847" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22896,366 +23272,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z848" w:id="233"/>
+    <w:bookmarkStart w:name="z848" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для бонитеров (классификаторов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z849" w:id="234"/>
+    <w:bookmarkStart w:name="z849" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z850" w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z850" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z851" w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z851" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z852" w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z852" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z853" w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z853" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z854" w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z854" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z855" w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z855" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z856" w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z856" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z857" w:id="242"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z857" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z858" w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z858" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z859" w:id="244"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z859" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z860" w:id="245"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z860" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z861" w:id="246"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z861" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23814,210 +24190,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z862" w:id="247"/>
+    <w:bookmarkStart w:name="z862" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ___________________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z863" w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z863" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z864" w:id="249"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z864" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z865" w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z865" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z866" w:id="251"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z866" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля ______________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z867" w:id="252"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z867" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z868" w:id="253"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z868" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z869" w:id="254"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z869" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24174,366 +24550,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z870" w:id="255"/>
+    <w:bookmarkStart w:name="z870" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для техников-осеменаторов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z871" w:id="256"/>
+    <w:bookmarkStart w:name="z871" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z872" w:id="257"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z872" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z873" w:id="258"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z873" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z874" w:id="259"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z874" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z875" w:id="260"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z875" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z876" w:id="261"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z876" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z877" w:id="262"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z877" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z878" w:id="263"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z878" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z879" w:id="264"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z879" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z880" w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z880" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z881" w:id="266"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z881" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z882" w:id="267"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z882" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z883" w:id="268"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z883" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25515,210 +25891,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z884" w:id="269"/>
+    <w:bookmarkStart w:name="z884" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) _________________________________ ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z885" w:id="270"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z885" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z886" w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z886" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z887" w:id="272"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z887" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z888" w:id="273"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z888" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля ______________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z889" w:id="274"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z889" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z890" w:id="275"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z890" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z891" w:id="276"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z891" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25875,366 +26251,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z892" w:id="277"/>
+    <w:bookmarkStart w:name="z892" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для специалистов по трансплантации (пересадке) эмбрионов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z893" w:id="278"/>
+    <w:bookmarkStart w:name="z893" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z894" w:id="279"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z894" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z895" w:id="280"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z895" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z896" w:id="281"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z896" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z897" w:id="282"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z897" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z898" w:id="283"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z898" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z899" w:id="284"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z899" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z900" w:id="285"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z900" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z901" w:id="286"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z901" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z902" w:id="287"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z902" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z903" w:id="288"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z903" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z904" w:id="289"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z904" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z905" w:id="290"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z905" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -27357,210 +27733,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z906" w:id="291"/>
+    <w:bookmarkStart w:name="z906" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ___________________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z907" w:id="292"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z907" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z908" w:id="293"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z908" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z909" w:id="294"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z909" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z910" w:id="295"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z910" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля ______________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z911" w:id="296"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z911" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z912" w:id="297"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z912" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z913" w:id="298"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z913" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27717,68 +28093,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z914" w:id="299"/>
+    <w:bookmarkStart w:name="z914" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для племенных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 9 в соответствии с совместным приказом Министра сельского хозяйства РК от 06.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27793,270 +28169,270 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 06.02.2023 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z915" w:id="300"/>
+    <w:bookmarkStart w:name="z915" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z916" w:id="301"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z916" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z917" w:id="302"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z917" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z918" w:id="303"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z918" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z919" w:id="304"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z919" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z920" w:id="305"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z920" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z921" w:id="306"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z921" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z922" w:id="307"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z922" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z923" w:id="308"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z923" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер субъекта (объекта) контроля ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z924" w:id="309"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z924" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z925" w:id="310"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z925" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29743,210 +30119,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z926" w:id="311"/>
+    <w:bookmarkStart w:name="z926" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) _____________________________ ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z927" w:id="312"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z927" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z928" w:id="313"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z928" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z929" w:id="314"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z929" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z930" w:id="315"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z930" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля ______________________ _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z931" w:id="316"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z931" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z932" w:id="317"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z932" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z933" w:id="318"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z933" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30103,68 +30479,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 ноября 2018 года № 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z934" w:id="319"/>
+    <w:bookmarkStart w:name="z934" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области племенного животноводства и пчеловодства для дистрибьютерных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 10 в соответствии с совместным приказом Министра сельского хозяйства РК от 06.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30179,290 +30555,290 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 06.02.2023 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства РК от 14.07.2023 № 261 и Министра национальной экономики РК от 14.07.2023 № 139 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z935" w:id="320"/>
+    <w:bookmarkStart w:name="z935" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z936" w:id="321"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z936" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z937" w:id="322"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z937" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z938" w:id="323"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z938" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z939" w:id="324"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z939" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z940" w:id="325"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z940" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (№, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z941" w:id="326"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z941" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта (объекта) контроля ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z942" w:id="327"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z942" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z943" w:id="328"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z943" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z944" w:id="329"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z944" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер субъекта (объекта) контроля _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z945" w:id="330"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z945" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z946" w:id="331"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z946" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес места нахождения ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -31162,184 +31538,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z947" w:id="332"/>
+    <w:bookmarkStart w:name="z947" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ____________________________ _________________ должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z948" w:id="333"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z948" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________ фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z949" w:id="334"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z949" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта контроля _________________________ ______________ должность подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z950" w:id="335"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z950" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________ фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>