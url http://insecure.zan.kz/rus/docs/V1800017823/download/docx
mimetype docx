--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3cb3454" w14:textId="3cb3454">
+    <w:p w14:paraId="8586e0c" w14:textId="8586e0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -368,62 +368,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие с 1 января 2019 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -441,51 +442,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Национального Банка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1251,55 +1252,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1625,31 +1626,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>