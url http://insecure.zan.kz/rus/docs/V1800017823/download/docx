--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8586e0c" w14:textId="8586e0c">
+    <w:p w14:paraId="eb911d1" w14:textId="eb911d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,306 +100,367 @@
         </w:rPr>
         <w:t>Об утверждении Правил принудительной реструктуризации обязательств неплатежеспособного банка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 251. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 ноября 2018 года № 17823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее постановление вводится в действие с 1 января 2019 года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принудительной реструктуризации обязательств неплатежеспособного банка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Департаменту надзора за банками (Кизатов О.Т.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в течение десяти календарных дней со дня государственной регистрации настоящего постановления его направление на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятий, предусмотренных подпунктами 2), 3) настоящего пункта и пунктом 3 настоящего постановления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Управлению по защите прав потребителей финансовых услуг и внешних коммуникаций (Терентьев А.Л.) обеспечить в течение десяти календарных дней после государственной регистрации настоящего постановления направление его копии на официальное опубликование в периодические печатные издания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Смолякова О.А.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Настоящее постановление вводится в действие с 1 января 2019 года и подлежит официальному опубликованию.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Настоящее постановление вводится в действие с 1 января 2019 года.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -494,50 +555,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Акишев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -629,678 +711,924 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2018 года № 251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила принудительной реструктуризации обязательств неплатежеспособного банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок принудительной реструктуризации обязательств неплатежеспособного банка</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила принудительной реструктуризации обязательств неплатежеспособного банка (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее - Закон о банках) и определяют порядок принудительной реструктуризации обязательств неплатежеспособного банка, проводимой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченным органом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Принудительная реструктуризация обязательств неплатежеспособного банка представляет собой комплекс мер по оздоровлению финансового положения неплатежеспособного банка путем применения к нему одной или нескольких мер, установленных частью второй пункта 1 статьи 61-10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Принудительная реструктуризация обязательств неплатежеспособного банка применяется уполномоченным органом с учетом соблюдения принципов, предусмотренных пунктом 3 статьи 61-8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      4. До принятия решения о принудительной реструктуризации обязательств неплатежеспособного банка уполномоченный орган проводит оценку (анализ) финансового и имущественного состояния неплатежеспособного банка с его посещением, в том числе с привлечением аудиторов, оценщиков и других организаций.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок принудительной реструктуризации обязательств неплатежеспособного банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Уполномоченный орган при выборе мер, предусмотренных пунктом 1 статьи 61-10 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. До принятия решения о принудительной реструктуризации обязательств неплатежеспособного банка уполномоченный орган проводит оценку (анализ) финансового и имущественного состояния неплатежеспособного банка с его посещением, в том числе с привлечением аудиторов, оценщиков и других организаций.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Уполномоченный орган при выборе мер, предусмотренных пунктом 1 статьи 61-10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о банках, в рамках принудительной реструктуризации обязательств неплатежеспособного банка осуществляет анализ предполагаемых финансовых результатов в отношении каждой из указанных мер.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. В целях уведомления депозиторов и кредиторов, должников неплатежеспособного банка, а также иных заинтересованных лиц объявление о применении к неплатежеспособному банку меры по урегулированию неплатежеспособного банка в виде принудительной реструктуризации обязательств неплатежеспособного банка публикуется в порядке, предусмотренном частью второй пункта 8 статьи 61-8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, в течение 5 (пяти) рабочих дней со дня принятия уполномоченным органом решения о применении указанной меры.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Уполномоченный орган разрабатывает План принудительной реструктуризации обязательств неплатежеспособного банка (далее – План) и направляет его неплатежеспособному банку или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>временной администрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по управлению банком (временному управляющему) (в случае ее (его) назначения уполномоченным органом) в срок не позднее 10 (десяти) рабочих дней со дня принятия уполномоченным органом решения о применении к неплатежеспособному банку меры в виде принудительной реструктуризации обязательств неплатежеспособного банка.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. План содержит:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) обязательства неплатежеспособного банка, подлежащие реструктуризации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) перечень мер, предусмотренных пунктом 1 статьи 61-10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) условия реструктуризации обязательств неплатежеспособного банка в зависимости от выбранной меры с указанием размера списания обязательств и (или) коэффициента </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>конвертирования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ценных бумаг и иных денежных обязательств неплатежеспособного банка в его </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>простые акции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и (или) измененных сроков и (или) процентных ставок по обязательствам неплатежеспособного банка, включая временное приостановление исполнения платежей по обслуживанию обязательств, в разрезе каждой очереди кредиторов в соответствии с пунктом 2 статьи 61-10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) предполагаемые финансовые результаты от проводимых мероприятий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) мероприятия, направленные на реализацию мер, предусмотренных пунктом 1 статьи 61-10 Закона о банках, и сроки их исполнения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">План, разработанный в отношении неплатежеспособного банка, являющегося участником </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банковского конгломерата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, помимо информации, указанной в части первой настоящего пункта, содержит предполагаемые финансовые результаты от проведения принудительной реструктуризации обязательств неплатежеспособного банка для других участников банковского конгломерата.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Обязательства неплатежеспособного банка перед кредиторами одной очереди реструктуризируются одновременно между кредиторами этой очереди пропорционально суммам обязательств, подлежащих реструктуризации. Реструктуризация обязательств неплатежеспособного банка перед кредиторами следующей очереди осуществляется после реструктуризации обязательств неплатежеспособного банка предыдущей очереди.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. После получения Плана неплатежеспособный банк или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>временная администрация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по управлению банком (временный управляющий банком) (в случае ее (его) назначения уполномоченным органом) определяет ответственных исполнителей по каждому пункту Плана и приступает к его реализации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Информация по исполнению мероприятий, предусмотренных Планом, направляется неплатежеспособным банком в уполномоченный орган не позднее следующего рабочего дня после их исполнения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Если по результатам принятых мер, предусмотренных Планом, неплатежеспособным банком устранены основания отнесения его к категории неплатежеспособных банков, указанные в пункте 2 статьи 61-7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках, и им соблюдаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>коэффициенты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> достаточности собственного капитала, уполномоченный орган принимает решение об исключении указанного банка из категории неплатежеспособных банков. При этом реструктурированные обязательства неплатежеспособного банка, предусмотренные Планом, считаются исполненными.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...339 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1626,31 +1954,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>